--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -636,499 +636,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03548089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
+                <w:t xml:space="preserve">Towards Culture-Aware Smart and Sustainable Cities: Integrating Historical Sources in Spatial Information Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lecat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Blettery</w:t>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
+                <w:t xml:space="preserve">Carola Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorit Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10090588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261482v1</w:t>
+                <w:t xml:space="preserve">hal-03335873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Connecting Images through Sources: Exploring Low-Data, Heterogeneous Instance Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912239v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Images through Sources: Exploring Low-Data, Heterogeneous Instance Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Gominski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvaine Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.3080. </w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13163080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336000v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Culture-Aware Smart and Sustainable Cities: Integrating Historical Sources in Spatial Information Infrastructures</w:t>
+                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Hein</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorit Raines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi10090588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335873v1</w:t>
+                <w:t xml:space="preserve">hal-02912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Signatures for Large-scale Visual Localization</w:t>
               </w:r>
@@ -1322,77 +1322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1433,1065 +1433,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of image descriptors for the exploration of cultural photographic collections</w:t>
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species combining airborne lidar data and very high resolution multispectral imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.011019. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338247v1</w:t>
+                <w:t xml:space="preserve">hal-02338242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species combining airborne lidar data and very high resolution multispectral imagery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of image descriptors for the exploration of cultural photographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338242v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual word spatial arrangement for image retrieval and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio A.B. Penatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da S. Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.705-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding spatial information into image content description for scene retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Stratégies alternatives pour la recherche des plus proches voisins dans les espaces multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maude Manouvrier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.35 - 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338252v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alternatives pour la recherche des plus proches voisins dans les espaces multidimensionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding spatial information into image content description for scene retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Scholl</w:t>
+                <w:t xml:space="preserve">Maude Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.3013-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125708v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViCopT: a robust system for content-based video copy detection in large databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (6), pp.337-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00530-009-0164-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object recognition and segmentation in videos by connecting heterogeneous visual features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 111 (1), pp.86-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2007.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur les modèles de représentation des relations spatiales dans les images symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. RNTI-E-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching color uncalibrated images using differential invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (9), pp.659-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0262-8856(99)00070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2501,2041 +2525,2041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+                <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05046766v1</w:t>
+                <w:t xml:space="preserve">hal-05335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Blettery</w:t>
+                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05335228v1</w:t>
+                <w:t xml:space="preserve">hal-05345963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
+                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345963v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+                <w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760484v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Blettery</w:t>
+                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797430v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavian Vasile</w:t>
+                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
+              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509207v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Willot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772577v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan Vodislav</w:t>
+                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727818v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
+                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772581v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-Based Multimedia Indexing (CBMI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3617233.3617259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Willot</w:t>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+                <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1381-1390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608442v2</w:t>
+                <w:t xml:space="preserve">hal-03685079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Gominski</w:t>
+                <w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685079v1</w:t>
+                <w:t xml:space="preserve">hal-03736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Geniet</w:t>
+                <w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03736847v1</w:t>
+                <w:t xml:space="preserve">hal-03608442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelson Fernandes</w:t>
+                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3475720.3484444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03343940v1</w:t>
+                <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ALEGORIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les fonds iconographiques et audiovisuels de la Reconstruction de 1940 aux années 1960"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chengdu, China. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475720.3484444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03548148v1</w:t>
+                <w:t xml:space="preserve">hal-03343940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4577,207 +4601,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4809,5996 +4833,5996 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging deep image descriptors for retrieval in heterogeneous iconographic collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC'19 Workshop @ ACM Multimedia 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347317.3357246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective-n-Learned-Point: Pose Estimation from Relative Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.9094-9100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic signatures for urban visual localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Content-Based Multimedia Indexing, CBMI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of visual saliency maps in the problem of classification of architectural images with Deep CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Montoya Obeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireya Garcia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Eighth International Conference on Image Processing Theory, Tools and Applications, IPTA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maroun Ojail</w:t>
+                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338377v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Ojail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368554v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368527v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guissous</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866664v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338306v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, France. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866680v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587287v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Weng</w:t>
+                <w:t xml:space="preserve">Image retrieval based on saliency for urban image contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338312v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367562v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retrieval based on saliency for urban image contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338307v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.207-214, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting Vehicle Localization Accuracy with Cameras and 3D Road Infrastructure Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+                <w:t xml:space="preserve">Detection of Ruptures in Spatial Relationships in Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV workshop on Computer Vision in Vehicle Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16178-5_13⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods - ICPRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. pp.110-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005213501100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338316v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Ruptures in Spatial Relationships in Video Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Augmenting Vehicle Localization Accuracy with Cameras and 3D Road Infrastructure Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods - ICPRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005213501100120⟩</w:t>
+              <w:t xml:space="preserve">ECCV workshop on Computer Vision in Vehicle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.194-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16178-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286979v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold harmonic transform and spatial relationships for partial 3D object retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Eurographics Workshop on 3D Object Retrieval (EG 3DOR’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.37-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/3dor.20141048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient fusion of multidimensional descriptors for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Gonzalez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helio Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5766-5770, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2014.7026166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketch-Finder: Efficient and Effective Sketch-Based Retrieval for Large Image Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. F. Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo de A. Arajujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 XXVI SIBGRAPI - Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Arequipa, France. pp.234-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sibgrapi.2013.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object detection and localization using a knowledge graph on spatial relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Jose, California, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICME.2013.6607602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a privacy preserving personal photo album manager with semantic classification, indexing and querying capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fesnin</w:t>
+                <w:t xml:space="preserve">A Cartography of Spatial Relationships in a Symbolic Image Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jichao Sun</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM international conference on Multimedia (ACM MM'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2072298.2072483⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns (CAIP’11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.377-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338350v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cartography of Spatial Relationships in a Symbolic Image Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Large scale disk-based metric indexing structure for approximate information retrieval by content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns (CAIP’11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on New Trends in Similarity Search (NTSS?11), in Conjunction with the EDBT 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Uppsala,, Sweden. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338325v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale disk-based metric indexing structure for approximate information retrieval by content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a privacy preserving personal photo album manager with semantic classification, indexing and querying capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fesnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Barton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Rukoz</w:t>
+                <w:t xml:space="preserve">Vincent Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jichao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on New Trends in Similarity Search (NTSS?11), in Conjunction with the EDBT 2011 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th ACM international conference on Multimedia (ACM MM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.835-836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072298.2072483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125847v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate retrieval with HiPeR: Application to VA-Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM'09 ACM International Multimedia Modeling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.344-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and progressive image retrieval with the HiPeR framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">HiPeR: Hierarchical progressive exact retrieval in multi-dimensional spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conference on Multimedia Expo, Hannover, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1257-1260</w:t>
+              <w:t xml:space="preserve">SISAP'08 Intl. Workshop on Similarity Search and Applications (in conjunction with IEEE ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125510v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPeR: Hierarchical progressive exact retrieval in multi-dimensional spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The Many facets of Progressive retrieval for CBIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISAP'08 Intl. Workshop on Similarity Search and Applications (in conjunction with IEEE ICDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.25-34</w:t>
+              <w:t xml:space="preserve">Pacific-Rim Conference on Multimedia, Tainan, Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.611-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125397v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Many facets of Progressive retrieval for CBIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">HiPeR: Un modèle hiérarchique pour la recherche exacte et approximative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Rim Conference on Multimedia, Tainan, Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.611-624</w:t>
+              <w:t xml:space="preserve">BDA'08 24èmes Journées Bases de Données Avancées, Guilherand-Granges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125573v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPeR: Un modèle hiérarchique pour la recherche exacte et approximative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Exact and progressive image retrieval with the HiPeR framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'08 24èmes Journées Bases de Données Avancées, Guilherand-Granges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conference on Multimedia Expo, Hannover, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1257-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125559v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Copy Detection on the Internet: The Challenges of Copyright and Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia and Expo, 2007 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.2082-2085, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icme.2007.4285092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.371-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexions entre descripteurs locaux et globaux pour la reconnaissance d'objets dans les vidéos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+                <w:t xml:space="preserve">Local Behaviours Labelling for Content Based Video Copy Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coresa'06 Compression et Représentation des Signaux Audiovisuels, Caen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp.232-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpr.2006.767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125203v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Behaviours Labelling for Content Based Video Copy Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Law-To</w:t>
+                <w:t xml:space="preserve">Evaluation of strategies for multiple sphere queries with local image descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IST/SPIE Conference on Multimedia Content Analysis, Management, and Retrieval, San Jose CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.A1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338335v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of strategies for multiple sphere queries with local image descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+                <w:t xml:space="preserve">Robust voting algorithm based on labels of behavior for video copy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Scholl</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST/SPIE Conference on Multimedia Content Analysis, Management, and Retrieval, San Jose CA, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM International Conference on Multimedia (ACM Multimedia’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Santa Barbara, United States. pp.835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1180639.1180826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125102v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting local and global descriptors for generic object recognition in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Workshop on Visual Surveillance (in conjunction with ECCV'06), Graz, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust voting algorithm based on labels of behavior for video copy detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Labeling Complementary Local Descriptors Behavior for Video Copy Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM International Conference on Multimedia (ACM Multimedia’06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1180639.1180826⟩</w:t>
+              <w:t xml:space="preserve">IAPR and EURASIP International Workshop on Multimedia Concept Representation, Classification and Security (MCRCS’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.290-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11848035_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338330v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling Complementary Local Descriptors Behavior for Video Copy Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Law-To</w:t>
+                <w:t xml:space="preserve">Connexions entre descripteurs locaux et globaux pour la reconnaissance d'objets dans les vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR and EURASIP International Workshop on Multimedia Concept Representation, Classification and Security (MCRCS’06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coresa'06 Compression et Représentation des Signaux Audiovisuels, Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.207-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338337v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAP: A robust approach to track objects in video streams with Snakes And Points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Automatic textual annotation of video news based on semantic visual object extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC'04), Londres, Angleterre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Jose, United States. pp.329-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.529148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124930v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic textual annotation of video news based on semantic visual object extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">SAP: A robust approach to track objects in video streams with Snakes And Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC'04), Londres, Angleterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, X, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338338v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object tracking and identification in video streams with Snakes And Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ACM Pacific-Rim Conference on Multimedia (PCM'04), Tokyo, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of color points of interest for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Rochester, United States. pp.II-377-II-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2002.1039966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-based queries using color points of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Content-Based Access of Image and Video Libraries (CVPR/CBAIVL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Kauai, United States. pp.30-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ivl.2001.990853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Matching Method for Color Uncalibrated Images using Differential Invariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Differential invariants for color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pelé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 1998</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5244/c.12.37⟩</w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.838-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpr.1998.711280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338349v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo matching of color images using differential invariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Fast Matching Method for Color Uncalibrated Images using Differential Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCIP'98 International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.1998.723336⟩</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.37.1-37.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/c.12.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338343v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential invariants for color images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Stereo matching of color images using differential invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icpr.1998.711280⟩</w:t>
+              <w:t xml:space="preserve">IPCIP'98 International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Chicago, United States. pp.152-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.1998.723336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338347v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10808,186 +10832,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Localization for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Ojail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modal Scene Understanding, M. Ying Yang (eds.), Elsevier, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Abrupt Changes in Spatial Relationships in Video Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11002,422 +11026,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition, Applications and Methods, LNCS 9493</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.89-106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
+                <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
+              <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125532v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
+                <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
+              <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125531v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l’Informatique et des systèmes d’information, J. Akoka and I. Commyn-Wattiau (eds.), Vuibert, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.564-576, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s beyond query by example ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Advances in Content-Based Image and Video Retrieval, L. Shapiro, H.P. Kriegel, R. Veltkamp (eds.), LNCS, Springer Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11427,51 +11451,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11506,51 +11530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11560,686 +11584,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new description for scalable 3D partial object retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-14-2906, CEDRIC Lab/CNAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-10-1892, CEDRIC Lab/CNAM. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur les modèles de représentation des relations spatiales dans les images symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1325, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the curse of dimensionality with local image descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-06-1049, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelling the Behaviour of Local Descriptors for Selective Video Content Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5821, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's beyond query by example?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5068, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About optimal use of color points of interest for content-based image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4439, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12249,100 +12273,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en correspondance d'images en couleur : Application à la synthèse de vues intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Montpellier, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02376252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12352,91 +12376,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based structuring of still and animated images collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université Pierre et Marie Curie (UPMC Paris 6), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02377060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12446,51 +12470,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Learning embeddings for cross-time geographic areas represented as graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12525,73 +12549,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12626,65 +12650,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12752,51 +12776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B35770F"/>
+    <w:nsid w:val="4E6192E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12983,51 +13007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Vu Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBDQ6Q18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Vu Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>