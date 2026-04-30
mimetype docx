--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -165,2357 +165,2461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RefinedFields: Radiance Fields Refinement for Planar Scene Representations</w:t>
+                <w:t xml:space="preserve">Evaluating and Adapting Image Retrieval for Visual Localization: A Study on Monumental Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kassab</w:t>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livio de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3798050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318414v4</w:t>
+                <w:t xml:space="preserve">hal-05557255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage Iconographic Content Structuring: from Automatic Linking to Visual Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RefinedFields: Radiance Fields Refinement for Planar Scene Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Blettery</w:t>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593736v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location retrieval using qualitative place signatures of visible landmarks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Heritage Iconographic Content Structuring: from Automatic Linking to Visual Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony G. Cohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2024.2348736⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3666007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558650v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location retrieval using qualitative place signatures of visible landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Anthony G. Cohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (8), pp.1633-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2024.2348736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03548089v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Culture-Aware Smart and Sustainable Cities: Integrating Historical Sources in Spatial Information Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi10090588⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335873v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03548089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Images through Sources: Exploring Low-Data, Heterogeneous Instance Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (16), pp.3080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13163080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Culture-Aware Smart and Sustainable Cities: Integrating Historical Sources in Spatial Information Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lecat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorit Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10090588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261482v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Signatures for Large-scale Visual Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Weng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvaine Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-08992-6⟩</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552716v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised detection of ruptures in spatial relationships in video sequences based on log-likelihood ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Signatures for Large-scale Visual Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Bahman Soheilian Khorzoughi Soheilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10044-017-0669-9⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-08992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338240v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unsupervised detection of ruptures in spatial relationships in video sequences based on log-likelihood ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.829-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10044-017-0669-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744680v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species combining airborne lidar data and very high resolution multispectral imagery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.90 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338242v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of image descriptors for the exploration of cultural photographic collections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species combining airborne lidar data and very high resolution multispectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011019⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338247v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual word spatial arrangement for image retrieval and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of image descriptors for the exploration of cultural photographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otávio A.B. Penatti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da S. Torres</w:t>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338250v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alternatives pour la recherche des plus proches voisins dans les espaces multidimensionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Visual word spatial arrangement for image retrieval and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio A.B. Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Scholl</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da S. Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.705-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125708v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding spatial information into image content description for scene retrieval</w:t>
+                <w:t xml:space="preserve">Stratégies alternatives pour la recherche des plus proches voisins dans les espaces multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rukoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Manouvrier</w:t>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.35 - 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338252v1</w:t>
+                <w:t xml:space="preserve">hal-01125708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViCopT: a robust system for content-based video copy detection in large databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Embedding spatial information into image content description for scene retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00530-009-0164-2⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.3013-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338255v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object recognition and segmentation in videos by connecting heterogeneous visual features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ViCopT: a robust system for content-based video copy detection in large databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.337-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00530-009-0164-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2007.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338258v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les modèles de représentation des relations spatiales dans les images symboliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Object recognition and segmentation in videos by connecting heterogeneous visual features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Rukoz</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111 (1), pp.86-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2007.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388134v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse sur les modèles de représentation des relations spatiales dans les images symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. RNTI-E-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matching color uncalibrated images using differential invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (9), pp.659-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0262-8856(99)00070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2525,7927 +2629,7927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335228v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345963v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavian Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772577v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727818v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
+                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Blettery</w:t>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772581v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schnepf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509207v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-Based Multimedia Indexing (CBMI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3617233.3617259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1381-1390, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ALEGORIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les fonds iconographiques et audiovisuels de la Reconstruction de 1940 aux années 1960"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chengdu, China. pp.31-40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475720.3484444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging deep image descriptors for retrieval in heterogeneous iconographic collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC'19 Workshop @ ACM Multimedia 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347317.3357246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective-n-Learned-Point: Pose Estimation from Relative Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.9094-9100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123899v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057378v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic signatures for urban visual localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Content-Based Multimedia Indexing, CBMI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of visual saliency maps in the problem of classification of architectural images with Deep CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Montoya Obeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireya Garcia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Eighth International Conference on Image Processing Theory, Tools and Applications, IPTA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Ojail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368554v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338377v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338306v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, France. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866680v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587287v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367562v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338312v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image retrieval based on saliency for urban image contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guissous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368527v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866664v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.207-214, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Ruptures in Spatial Relationships in Video Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods - ICPRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. pp.110-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005213501100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting Vehicle Localization Accuracy with Cameras and 3D Road Infrastructure Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV workshop on Computer Vision in Vehicle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.194-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16178-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold harmonic transform and spatial relationships for partial 3D object retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Eurographics Workshop on 3D Object Retrieval (EG 3DOR’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.37-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/3dor.20141048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient fusion of multidimensional descriptors for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Gonzalez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helio Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5766-5770, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2014.7026166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketch-Finder: Efficient and Effective Sketch-Based Retrieval for Large Image Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. F. Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo de A. Arajujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 XXVI SIBGRAPI - Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Arequipa, France. pp.234-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sibgrapi.2013.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object detection and localization using a knowledge graph on spatial relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Jose, California, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICME.2013.6607602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cartography of Spatial Relationships in a Symbolic Image Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns (CAIP’11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Seville, Spain. pp.377-385, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale disk-based metric indexing structure for approximate information retrieval by content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on New Trends in Similarity Search (NTSS?11), in Conjunction with the EDBT 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Uppsala,, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a privacy preserving personal photo album manager with semantic classification, indexing and querying capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fesnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ACM international conference on Multimedia (ACM MM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.835-836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2072298.2072483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate retrieval with HiPeR: Application to VA-Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM'09 ACM International Multimedia Modeling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.344-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiPeR: Hierarchical progressive exact retrieval in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISAP'08 Intl. Workshop on Similarity Search and Applications (in conjunction with IEEE ICDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many facets of Progressive retrieval for CBIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific-Rim Conference on Multimedia, Tainan, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.611-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiPeR: Un modèle hiérarchique pour la recherche exacte et approximative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA'08 24èmes Journées Bases de Données Avancées, Guilherand-Granges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and progressive image retrieval with the HiPeR framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conference on Multimedia Expo, Hannover, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France. pp.1257-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Copy Detection on the Internet: The Challenges of Copyright and Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia and Expo, 2007 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.2082-2085, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icme.2007.4285092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.371-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Behaviours Labelling for Content Based Video Copy Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp.232-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icpr.2006.767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of strategies for multiple sphere queries with local image descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST/SPIE Conference on Multimedia Content Analysis, Management, and Retrieval, San Jose CA, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.A1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust voting algorithm based on labels of behavior for video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ACM International Conference on Multimedia (ACM Multimedia’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Santa Barbara, United States. pp.835, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1180639.1180826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting local and global descriptors for generic object recognition in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Workshop on Visual Surveillance (in conjunction with ECCV'06), Graz, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling Complementary Local Descriptors Behavior for Video Copy Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR and EURASIP International Workshop on Multimedia Concept Representation, Classification and Security (MCRCS’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.290-297, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11848035_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions entre descripteurs locaux et globaux pour la reconnaissance d'objets dans les vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coresa'06 Compression et Représentation des Signaux Audiovisuels, Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic textual annotation of video news based on semantic visual object extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Jose, United States. pp.329-339, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.529148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAP: A robust approach to track objects in video streams with Snakes And Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC'04), Londres, Angleterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object tracking and identification in video streams with Snakes And Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ACM Pacific-Rim Conference on Multimedia (PCM'04), Tokyo, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of color points of interest for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Rochester, United States. pp.II-377-II-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2002.1039966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-based queries using color points of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Content-Based Access of Image and Video Libraries (CVPR/CBAIVL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Kauai, United States. pp.30-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ivl.2001.990853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential invariants for color images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.838-840, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icpr.1998.711280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Matching Method for Color Uncalibrated Images using Differential Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.37.1-37.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5244/c.12.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo matching of color images using differential invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCIP'98 International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Chicago, United States. pp.152-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.1998.723336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10455,374 +10559,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10832,616 +10936,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Localization for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Ojail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modal Scene Understanding, M. Ying Yang (eds.), Elsevier, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Abrupt Changes in Spatial Relationships in Video Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition, Applications and Methods, LNCS 9493</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.89-106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l’Informatique et des systèmes d’information, J. Akoka and I. Commyn-Wattiau (eds.), Vuibert, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.564-576, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s beyond query by example ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Advances in Content-Based Image and Video Retrieval, L. Shapiro, H.P. Kriegel, R. Veltkamp (eds.), LNCS, Springer Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11451,130 +11555,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11584,686 +11688,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new description for scalable 3D partial object retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-14-2906, CEDRIC Lab/CNAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-10-1892, CEDRIC Lab/CNAM. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur les modèles de représentation des relations spatiales dans les images symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1325, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the curse of dimensionality with local image descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Labelling the Behaviour of Local Descriptors for Selective Video Content Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1049, CEDRIC Lab/CNAM. 2006</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5821, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125204v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelling the Behaviour of Local Descriptors for Selective Video Content Retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Back to the curse of dimensionality with local image descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5821, INRIA. 2006, pp.22</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1049, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070204v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's beyond query by example?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5068, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About optimal use of color points of interest for content-based image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4439, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12273,100 +12377,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en correspondance d'images en couleur : Application à la synthèse de vues intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Montpellier, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02376252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12376,91 +12480,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based structuring of still and animated images collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université Pierre et Marie Curie (UPMC Paris 6), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02377060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12470,245 +12574,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Learning embeddings for cross-time geographic areas represented as graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12776,51 +12880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E6192E3"/>
+    <w:nsid w:val="434A0413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13007,51 +13111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBDQ6Q18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Vu Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBDQ6Q18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Vu Hoang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>