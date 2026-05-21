--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -961,278 +961,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
+                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Paul Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912239v1</w:t>
+                <w:t xml:space="preserve">hal-03261482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Image Description with Auxiliary Modality for Visual Localization in Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Conord</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (1), pp.185-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261482v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Signatures for Large-scale Visual Localization</w:t>
               </w:r>
@@ -1426,77 +1426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on Visual-Based Localization: On the benefit of heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding spatial information into image content description for scene retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2603,156 +2603,186 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345963v1</w:t>
+                <w:t xml:space="preserve">hal-04761470v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
               </w:r>
@@ -2836,3002 +2866,2976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+                <w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760484v2</w:t>
+                <w:t xml:space="preserve">hal-05345963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046766v1</w:t>
+                <w:t xml:space="preserve">hal-04760484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine-Nicolas Zede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              <w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727818v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772577v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509207v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772581v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
+                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797430v1</w:t>
+                <w:t xml:space="preserve">hal-04772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288097v1</w:t>
+                <w:t xml:space="preserve">hal-04797430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-Based Multimedia Indexing (CBMI'23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617259⟩</w:t>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230914v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Manuel</w:t>
+                <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Content-Based Multimedia Indexing (CBMI'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283568v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Clustering for the Analysis and Enrichment of Corpus of Images for the Spatio-temporal Monitoring of Restoration Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00144⟩</w:t>
+              <w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3607542.3617353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685079v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Geniet</w:t>
+                <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t>
+              <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1381-1390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736847v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+                <w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t>
+              <w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608442v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Automatic Structuring of Photographic Collections for Spatio-Temporal Monitoring of Restoration Sites: Problem Statement and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-521-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03548148v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ALEGORIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Clavaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les fonds iconographiques et audiovisuels de la Reconstruction de 1940 aux années 1960"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957688v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet ALEGORIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude "Les fonds iconographiques et audiovisuels de la Reconstruction de 1940 aux années 1960"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefite-sur-Seine, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343940v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+                <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chengdu, China. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475720.3484444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906569v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Devaux</w:t>
+                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911701v1</w:t>
+                <w:t xml:space="preserve">hal-02906569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+                <w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t>
+              <w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903434v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging deep image descriptors for retrieval in heterogeneous iconographic collections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martyna Poreba</w:t>
+                <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC'19 Workshop @ ACM Multimedia 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3347317.3357246⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273236v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective-n-Learned-Point: Pose Estimation from Relative Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Challenging deep image descriptors for retrieval in heterogeneous iconographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Gominski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC'19 Workshop @ ACM Multimedia 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347317.3357246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057378v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Camera Pose Refinement With Learned Depth Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic signatures for urban visual localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+                <w:t xml:space="preserve">Learning Scene Geometry for Visual Localization in Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Content-Based Multimedia Indexing, CBMI 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation, ICRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.9094-9100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338292v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of visual saliency maps in the problem of classification of architectural images with Deep CNNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guissous</w:t>
+                <w:t xml:space="preserve">Semantic signatures for urban visual localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Eighth International Conference on Image Processing Theory, Tools and Applications, IPTA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Content-Based Multimedia Indexing, CBMI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326347v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maroun Ojail</w:t>
+                <w:t xml:space="preserve">Comparative study of visual saliency maps in the problem of classification of architectural images with Deep CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Montoya Obeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireya Garcia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Eighth International Conference on Image Processing Theory, Tools and Applications, IPTA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338377v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand extraction: which optimal remote sensing data source(s)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5873,297 +5877,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">Suivi d’objet par capteurs visuels et inertiels sur systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Ojail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928002v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de modalités auxiliaires pour la localisation basée vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">RFIAP 2018, Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587287v1</w:t>
+                <w:t xml:space="preserve">hal-01928002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -6181,214 +6198,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367562v1</w:t>
+                <w:t xml:space="preserve">hal-01866680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
+                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338312v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique de données de télédétection multimodale: application aux peuplements forestiers</w:t>
+                <w:t xml:space="preserve">Semantic segmentation of forest stands of pure species as a global optimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
@@ -6406,354 +6414,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, France. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-141-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866680v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and optimal combination of local features for image retrieval</w:t>
+                <w:t xml:space="preserve">Cross-domain image localization by adaptive feature fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference onMultimedia Modeling (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338306v1</w:t>
+                <w:t xml:space="preserve">hal-02338312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retrieval based on saliency for urban image contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guissous</w:t>
+                <w:t xml:space="preserve">Localisation Basée Vision : de l'hétérogénéité des approches et des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338307v1</w:t>
+                <w:t xml:space="preserve">hal-01587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Image retrieval based on saliency for urban image contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866664v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine LIDAR and very high resolution multispectral images for forest stand segmentation?</w:t>
               </w:r>
@@ -6841,941 +6884,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+                <w:t xml:space="preserve">Recherche d'images basée sur la saillance visuelle pour l'imagerie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366424v1</w:t>
+                <w:t xml:space="preserve">hal-01866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Ruptures in Spatial Relationships in Video Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Forest stand segmentation using airborne Lidar data and very high resolution multispectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods - ICPRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005213501100120⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.207-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-207-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286979v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting Vehicle Localization Accuracy with Cameras and 3D Road Infrastructure Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahman Soheilian</w:t>
+                <w:t xml:space="preserve">Detection of Ruptures in Spatial Relationships in Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalbassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV workshop on Computer Vision in Vehicle Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16178-5_13⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods - ICPRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. pp.110-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005213501100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338316v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold harmonic transform and spatial relationships for partial 3D object retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Augmenting Vehicle Localization Accuracy with Cameras and 3D Road Infrastructure Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Soheilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Eurographics Workshop on 3D Object Retrieval (EG 3DOR’14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/3dor.20141048⟩</w:t>
+              <w:t xml:space="preserve">ECCV workshop on Computer Vision in Vehicle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.194-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16178-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338320v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient fusion of multidimensional descriptors for image retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Gonzalez V.</w:t>
+                <w:t xml:space="preserve">Manifold harmonic transform and spatial relationships for partial 3D object retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2014.7026166⟩</w:t>
+              <w:t xml:space="preserve">Seventh Eurographics Workshop on 3D Object Retrieval (EG 3DOR’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.37-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20141048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338318v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketch-Finder: Efficient and Effective Sketch-Based Retrieval for Large Image Collections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+                <w:t xml:space="preserve">Efficient fusion of multidimensional descriptors for image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gonzalez V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helio Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 XXVI SIBGRAPI - Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sibgrapi.2013.40⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5766-5770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2014.7026166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338321v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object detection and localization using a knowledge graph on spatial relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Sketch-Finder: Efficient and Effective Sketch-Based Retrieval for Large Image Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. F. Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo de A. Arajujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICME.2013.6607602⟩</w:t>
+              <w:t xml:space="preserve">2013 XXVI SIBGRAPI - Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Arequipa, France. pp.234-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sibgrapi.2013.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432374v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cartography of Spatial Relationships in a Symbolic Image Database</w:t>
+                <w:t xml:space="preserve">Object detection and localization using a knowledge graph on spatial relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Vu Hoang</w:t>
+                <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns (CAIP’11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_46⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, California, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2013.6607602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338325v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale disk-based metric indexing structure for approximate information retrieval by content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,1720 +7811,1707 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on New Trends in Similarity Search (NTSS?11), in Conjunction with the EDBT 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Uppsala,, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a privacy preserving personal photo album manager with semantic classification, indexing and querying capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fesnin</w:t>
+                <w:t xml:space="preserve">A Cartography of Spatial Relationships in a Symbolic Image Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jichao Sun</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM international conference on Multimedia (ACM MM'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2072298.2072483⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns (CAIP’11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.377-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338350v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Barton</w:t>
+                <w:t xml:space="preserve">Towards a privacy preserving personal photo album manager with semantic classification, indexing and querying capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fesnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jichao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th ACM international conference on Multimedia (ACM MM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.835-836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072298.2072483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106566v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAO 2010</w:t>
+              <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106565v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RIAO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106564v1</w:t>
+                <w:t xml:space="preserve">hal-01106565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate retrieval with HiPeR: Application to VA-Hierarchies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+                <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM'09 ACM International Multimedia Modeling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.344-355</w:t>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125568v1</w:t>
+                <w:t xml:space="preserve">hal-01106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPeR: Hierarchical progressive exact retrieval in multi-dimensional spaces</w:t>
+                <w:t xml:space="preserve">Approximate retrieval with HiPeR: Application to VA-Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISAP'08 Intl. Workshop on Similarity Search and Applications (in conjunction with IEEE ICDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.25-34</w:t>
+              <w:t xml:space="preserve">MMM'09 ACM International Multimedia Modeling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.344-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125397v1</w:t>
+                <w:t xml:space="preserve">hal-01125568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Many facets of Progressive retrieval for CBIR</w:t>
+                <w:t xml:space="preserve">HiPeR: Hierarchical progressive exact retrieval in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Rim Conference on Multimedia, Tainan, Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.611-624</w:t>
+              <w:t xml:space="preserve">SISAP'08 Intl. Workshop on Similarity Search and Applications (in conjunction with IEEE ICDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125573v1</w:t>
+                <w:t xml:space="preserve">hal-01125397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPeR: Un modèle hiérarchique pour la recherche exacte et approximative</w:t>
+                <w:t xml:space="preserve">The Many facets of Progressive retrieval for CBIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'08 24èmes Journées Bases de Données Avancées, Guilherand-Granges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
+              <w:t xml:space="preserve">Pacific-Rim Conference on Multimedia, Tainan, Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.611-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125559v1</w:t>
+                <w:t xml:space="preserve">hal-01125573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and progressive image retrieval with the HiPeR framework</w:t>
+                <w:t xml:space="preserve">HiPeR: Un modèle hiérarchique pour la recherche exacte et approximative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conference on Multimedia Expo, Hannover, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1257-1260</w:t>
+              <w:t xml:space="preserve">BDA'08 24èmes Journées Bases de Données Avancées, Guilherand-Granges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125510v1</w:t>
+                <w:t xml:space="preserve">hal-01125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Copy Detection on the Internet: The Challenges of Copyright and Multiplicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Law-To</w:t>
+                <w:t xml:space="preserve">Exact and progressive image retrieval with the HiPeR framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia and Expo, 2007 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conference on Multimedia Expo, Hannover, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1257-1260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338329v1</w:t>
+                <w:t xml:space="preserve">hal-01125510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video copy detection</w:t>
+                <w:t xml:space="preserve">Video Copy Detection on the Internet: The Challenges of Copyright and Multiplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Laptev</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t>
+              <w:t xml:space="preserve">Multimedia and Expo, 2007 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.2082-2085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icme.2007.4285092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338328v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t>
+                <w:t xml:space="preserve">Video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVR 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR’07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.371-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1282280.1282336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420846v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Behaviours Labelling for Content Based Video Copy Detection</w:t>
+                <w:t xml:space="preserve">Video Copy Detection: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIVR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338335v1</w:t>
+                <w:t xml:space="preserve">hal-02420846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of strategies for multiple sphere queries with local image descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+                <w:t xml:space="preserve">Local Behaviours Labelling for Content Based Video Copy Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Scholl</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST/SPIE Conference on Multimedia Content Analysis, Management, and Retrieval, San Jose CA, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. pp.232-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpr.2006.767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125102v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust voting algorithm based on labels of behavior for video copy detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buisson</w:t>
+                <w:t xml:space="preserve">Evaluation of strategies for multiple sphere queries with local image descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM International Conference on Multimedia (ACM Multimedia’06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IST/SPIE Conference on Multimedia Content Analysis, Management, and Retrieval, San Jose CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.A1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338330v1</w:t>
+                <w:t xml:space="preserve">hal-01125102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting local and global descriptors for generic object recognition in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lameyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9519,401 +9527,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Workshop on Visual Surveillance (in conjunction with ECCV'06), Graz, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling Complementary Local Descriptors Behavior for Video Copy Detection</w:t>
+                <w:t xml:space="preserve">Robust voting algorithm based on labels of behavior for video copy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR and EURASIP International Workshop on Multimedia Concept Representation, Classification and Security (MCRCS’06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11848035_39⟩</w:t>
+              <w:t xml:space="preserve">14th ACM International Conference on Multimedia (ACM Multimedia’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Santa Barbara, United States. pp.835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1180639.1180826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338337v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexions entre descripteurs locaux et globaux pour la reconnaissance d'objets dans les vidéos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+                <w:t xml:space="preserve">Labeling Complementary Local Descriptors Behavior for Video Copy Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coresa'06 Compression et Représentation des Signaux Audiovisuels, Caen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR and EURASIP International Workshop on Multimedia Concept Representation, Classification and Security (MCRCS’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.290-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11848035_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic textual annotation of video news based on semantic visual object extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+                <w:t xml:space="preserve">Connexions entre descripteurs locaux et globaux pour la reconnaissance d'objets dans les vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coresa'06 Compression et Représentation des Signaux Audiovisuels, Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.207-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338338v1</w:t>
+                <w:t xml:space="preserve">hal-01125203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAP: A robust approach to track objects in video streams with Snakes And Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9929,545 +9937,662 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC'04), Londres, Angleterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object tracking and identification in video streams with Snakes And Points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+                <w:t xml:space="preserve">Automatic textual annotation of video news based on semantic visual object extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ACM Pacific-Rim Conference on Multimedia (PCM'04), Tokyo, Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Jose, United States. pp.329-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.529148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124931v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of color points of interest for image retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object tracking and identification in video streams with Snakes And Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lameyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ACM Pacific-Rim Conference on Multimedia (PCM'04), Tokyo, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, X, France. pp.61-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338339v1</w:t>
+                <w:t xml:space="preserve">hal-01124931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-based queries using color points of interest</w:t>
+                <w:t xml:space="preserve">On the robustness of color points of interest for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Content-Based Access of Image and Video Libraries (CVPR/CBAIVL 2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ivl.2001.990853⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rochester, United States. pp.II-377-II-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2002.1039966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338340v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential invariants for color images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object-based queries using color points of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icpr.1998.711280⟩</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Content-Based Access of Image and Video Libraries (CVPR/CBAIVL 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Kauai, United States. pp.30-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ivl.2001.990853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338347v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Matching Method for Color Uncalibrated Images using Differential Invariants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential invariants for color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pelé</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 1998</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5244/c.12.37⟩</w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.838-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpr.1998.711280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338349v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fast Matching Method for Color Uncalibrated Images using Differential Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Machine Vision Conference 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.37.1-37.10, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/c.12.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo matching of color images using differential invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10486,70 +10611,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCIP'98 International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Chicago, United States. pp.152-156, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.1998.723336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10559,374 +10684,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10936,186 +11061,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Localization for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Ojail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modal Scene Understanding, M. Ying Yang (eds.), Elsevier, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Abrupt Changes in Spatial Relationships in Video Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11130,422 +11255,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition, Applications and Methods, LNCS 9493</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.89-106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image representation, book chapter, Encyclopedia of Database Systems:Multimedia Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l’Informatique et des systèmes d’information, J. Akoka and I. Commyn-Wattiau (eds.), Vuibert, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.564-576, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche par contenu visuel dans les grandes collections d'images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s beyond query by example ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Advances in Content-Based Image and Video Retrieval, L. Shapiro, H.P. Kriegel, R. Veltkamp (eds.), LNCS, Springer Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11555,51 +11680,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11634,51 +11759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11688,196 +11813,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new description for scalable 3D partial object retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-14-2906, CEDRIC Lab/CNAM. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-10-1892, CEDRIC Lab/CNAM. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11985,267 +12110,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelling the Behaviour of Local Descriptors for Selective Video Content Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Law-To</w:t>
+                <w:t xml:space="preserve">Back to the curse of dimensionality with local image descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5821, INRIA. 2006, pp.22</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1049, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070204v1</w:t>
+                <w:t xml:space="preserve">hal-01125204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the curse of dimensionality with local image descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Bouteldja</w:t>
+                <w:t xml:space="preserve">Labelling the Behaviour of Local Descriptors for Selective Video Content Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Law-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1049, CEDRIC Lab/CNAM. 2006</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Boujemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5821, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125204v1</w:t>
+                <w:t xml:space="preserve">inria-00070204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's beyond query by example?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Boujemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fauqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12880,51 +13005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434A0413"/>
+    <w:nsid w:val="D5BEFE56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13111,51 +13236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBDQ6Q18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Vu Hoang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gouet-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3666-5146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174365020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Cohn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2348736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01363-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian Khorzoughi Soheilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08992-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0669-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.02.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDHL536R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio A.B. Penatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da S. Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.08.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBDQ6Q18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Bouteldja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.03.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHBNS1G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Law-To" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-009-0164-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE42B928D3F672BBE533CDF436B1F59AC4BA7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lameyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2007.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6H0SBRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0262-8856(99)00070-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q163MW8C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794221" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Montoya Obeso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guissous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Garcia Vazquez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608125" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Ojail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928002v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-141-2017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-207-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005213501100120" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16178-5_13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez V." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Pedrini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2014.7026166" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. F. Filho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Arajujo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sibgrapi.2013.40" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2013.6607602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_46" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fesnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kominen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072483" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125568v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125510v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2007.4285092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282336" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02420846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.2006.767" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338330v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180826" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4RFKSD0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleuret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.529148" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338339v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2002.1039966" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivl.2001.990853" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpr.1998.711280" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/c.12.37" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.1998.723336" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125532v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125087v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauqueur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125393v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02376252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>