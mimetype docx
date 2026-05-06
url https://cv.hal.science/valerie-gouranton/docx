--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Gouranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie GourantonFull professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VR Training Adapted to Affective and Cognitive States: General Method and Evaluation of Mental Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMPO: a scenario authoring model for virtual reality with pedagogical objectives—An authoring perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Communications in Computer and Information Science, 2548 (12), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-07623-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality-based cognitive rehabilitation programme to support employment in patients with breast cancer: protocol for the Cog-RV pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Vieira Jales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e112196. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05435091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of power wheelchair driving performance in simulator compared to driving in real-life situations: the SIMADAPT (simulator ADAPT) project—a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in a virtual reality artwork: co-creation and relaxation beyond technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR for Vocational and Ecological Rehabilitation of Patients With Cognitive Impairment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.4167-4178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2023.3324131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Robotic Technologies for Next-Generation Smart Wheelchairs: Codesign and Modularity to Improve Users' Quality of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2022.3178965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport heritage in VR: Real tennis case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duc-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.922415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model and Framework for Interactive Mixed Entity Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Communications in Computer and Information Science, 1474, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94893-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Simulation in Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.57-76. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the engraved tablet to the digital tablet, history of a fifteenth century music score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tomographie à l'interaction 3D en eXtented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Wheelchair Virtual Reality Simulator with Vestibular Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Distant or Colocated Audiences Affect User Activity in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help! I Need a Remote Guide in my Mixed Reality Collaborative Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collaboration in Mixed-Reality, 6, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Production of End User Documentation for DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.337-357. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549042v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoluSon: Walking through an Interactive History of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavia Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Virtual and Augmented Reality in Culture and Heritage, 26 (3), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Point Cloud Manipulation for Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Digital Access Inside Archaeological Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie, lasergrammétrie, tomodensitométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Treyvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.3483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomographie, l'impression 3D et la réalité virtuelle au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a wreck in foreshore context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-5/W5, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-5-w5-131-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touching and interacting with inaccessible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Training with Physical and Communicative Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry Based Study of Ceramics Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.643 - 656. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection: Broad Phase Adaptation from Multi-Core to Multi-GPU Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (11), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of avatars : Toward a better perception and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.644-653. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic slicing : a generic analysis based on a natural semantics format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp 835-871, number 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Non-Euclidean Geometry Through Virtual and Real Experiences to Unlock Non-Experts' Intuition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mae Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Virtual Reality Operating Room Learning Tool for Novice Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Immersive Learning Research Network-iLRN-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98080-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Perception of Monumentality in Eastern Arabia from the Neolithic to the Bronze Age: 3D Reconstruction and Multidimensional Simulations of Monuments and Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre au formateur de scénariser sa formation en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Leguedois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Saint-Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kulpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Vancouver (BC), Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladiator training in XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Cazuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Salvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Salvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cazuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole New World: Can Virtual Reality Help To Understand Non-Euclidean Geometries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013150900003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing Pedagogical Scenarios Back Over To Domain Experts: A Scenario Authoring Model for VR with Pedagogical Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2024 - 19th International Conference on Computer Graphics Theory and Applications, GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J-M Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR et arts numériques : un retour fructueux de l'inter-disciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Stress while Enhancing Self-Efficacy and Knowledge: Virtual Training for Inexperienced Nursing Students in the Operating Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chapoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual 2024 - Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2024, Laval, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for the Preservation and Promotion of Historical Real Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Saint-Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duc-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI 2023 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Shangai, China. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIM-based model to study wayfinding signage using virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2022 - CIB World Building Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Melbourne, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1101/9/092028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in a virtual reality artwork: the experience of co-presence, co-creation and letting go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO 2022 - 8th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago &amp; Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could you relax in an artistic co-creative virtual reality experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE, joint international conference of the the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic Bézier Local Path Planner for Non-holonomic Feasible and Comfortable Path Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xian, China. pp.7894-7900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR based Power Wheelchair Simulator: Usability Evaluation through a Clinically Validated Task with Regular Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Mutual Occlusions between Real and Virtual Entities in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2021 - 16th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.37-44, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010213800370044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Volumetric Point Cloud Manipulation for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - 31th International Conference on Artificial Reality and Telexistence (ICAT 2021) and the 26th Eurographics Symposium on Virtual Environments (EGVE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs Model for an Autonomous Agent during Long-term Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIVR 2021 - 4th IEEE International Conference on Artificial Intelligence and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Taichung, Taiwan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec la sirène de Cagniard-Latour en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Priser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Grandjean; Nicolas Thély, May 2021, Rennes, France. pp.36-38, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4745006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based VR Application for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2021 - 16th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010268602370244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based VR Framework for Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur de Conduite de Fauteuil Roulant avec Retours Vestibulaires : Une Etude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular Feedback on a Virtual Reality Wheelchair Driving Simulator: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI 2020 - ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319502.3374825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Introspect : archéologie et eXtended Reality (XR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite en fauteuil roulant dans une ville virtuelle avec un simulateur multisensoriel conçu selon une approche centrée sur l'utilisateur : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2019 - 34e congrès de la Société Français de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Otsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bossis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a multisensory power wheelchair simulator: towards training and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORR 2019 - International Conference on Rehabilitation Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring AR Interaction by AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create by doing - Action sequencing in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI 2019 - Computer Graphics International, Advances in Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.329-335, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training situation awareness through error recognition in an immersive virtual operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.208-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Tools for Point Clouds in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2019 - 27th CIPA International Symposium - Documenting the Past for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.879-886, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-879-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D pour l’archéologie : quelles interactions, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xvyt-hr49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital introspection of a mummy cat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Hunting Training in Interactive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIB W99 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Salvador, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBIM Based IVE Ontology: an ontological approach to improve interoperability for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIB W78 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrsini Samaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG GCH 2018 - 16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20181339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lift the veil off the block samples from the Warcq chariot burial: CT-scan, photogrammetry, 3D printing and mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadet R Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration concept and model of Industry Foundation Classes (IFC) for interactive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd CIB W78 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal 3D Printing of Intricate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstitution of the Loyola Sugar Plantation and Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Computer Applications &amp; Quantitative Methods in Archaeology, CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sienna, Italy. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Rehearsals for Acting with Visual Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Victoria-BC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu: Virtual Immersive Support for HelpiNg Users - An Interaction Paradigm for Collaborative Remote Guiding in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, États-Unis. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Ray-Traced Collision Detection for Cloth Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stretchable Arms for Collaborative Remote Guiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20151322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Scenario Guidance for Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Computer Graphics Theory and Applications (GRAPP'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version: GPU Ray-Traced Collision Detection for Cloth Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kyoto, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FIVE : High-Level Components for Developing Collaborative and Interactive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eighth Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2015), conjunction with IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enhanced Mutual Awareness in Asymmetric CVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Collaboration Technologies and Systems (CTS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2015.7210428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Ray-Traced Collision Detection: Fine Pipeline Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Computer Graphics Theory and Applications (GRAPP'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying constants in 3D digital archeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting Of The European Association Of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality tools for the West Digital Conservatory of Archaeological Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2014, ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2617845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: #SEVEN, a Sensor Effector Based Scenarios Model for Driving Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE, International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Bimanual Toward Distant Collaborative Interaction Techniques: An Awareness Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2014.7160929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.418 - 426, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservative Approach to Study Encased Archaeological Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.332 - 341, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent S. R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE VR Workshop: Sonic Interaction in Virtual Environments (SIVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interaction abstraction model for seamless avatar exchange in CVET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Traced Collision Detection : Interpenetration Control and Multi-GPU Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Virtual Reality Conference of EuroVR - EGVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échange de Connaissances entre Utilisateurs et Agents Autonomes dans les EVFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Laval, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Ray-Traced Collision Detection Algorithm for GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapore. pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perceptive Puppet: Seamless Embodiment Exchange Between Real and Virtual Humans in Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP, International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Digital Conservatory of Archaelogical Heritage Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghost in the Shell Paradigm for Virtual Agents and Users in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '13 - Proceedings of the Virtual Reality International Conference: Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the past in virtual reality A virtual reality event for the French National Days of Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Cognitive Infocommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: A Scalability-Oriented Distributed & Anticipative Model for Collision Detection in Physically-based Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dodier-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP, International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Steed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et interchangeabilité entre humains réels et humains virtuels en Environnement Virtuel de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV, Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Culling in Large-Scale Environments Using GPU Mapping Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGPGV 2012 - Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale immersive reconstitution of a Neolithic corbel dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Brighton, United Kingdom. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Environments For Training: A Unified Interaction Model For Real Humans And Virtual Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Serious Games and Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Broad Phase Collision Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVRI, Conjunction with IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad Phase Collision Detection Algorithm Adapted to Multi-cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2010 - 12th Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Laval, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization-Free Parallel Collision Detection Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(20th International Conference on Artificial Reality and Telexistence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Adelaide, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability properties of a Collaborative Virtual Environment for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Banff, Canada. pp 316-327, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment '09: the 4th International Conference on E-Learning and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Banff, Canada. pp.316-327, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03364-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Collision : D'un Algorithme sur Multi-Cœurs à une Nouvelle Dimension dans le Pipeline 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in collision detection performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive rendering of massive terrains using pc cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Madougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowvr: a middleware for large scale virtual reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Limet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable cluster-based parallel simplification framework for height fileds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Limet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Madougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softgenlock: active stereo and genlock for pc cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing pre-rendering computations on a net juggler PC cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetJuggler, Running VrJuggler with Multiple Displays on a Commodity Component Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2002, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized tree language revisited and new applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2001, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving analysers by folding/unfolding of natural semantics and a case study: slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 1998, pp 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal development of static program analysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1997, pp 100-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Târoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Oskouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - 33nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea. IEEE Xplore Digital Library, 2026, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW70859.2026.00412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage du Geste, une œuvre en réalité virtuelle collaborative pour les femmes atteintes d’un cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rébillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XR en Mouvement 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Oskouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE Digital Library, pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xareus: a Framework to Create Interactive Applications without Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE xplore, pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Training for Inexperienced Nursing Students in the Operating Room: Reducing Stress while Enhancing Knowledge and Self-Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chapoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTROSPECT – Méthodes d’introspection numérique interactive pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/Y5XR-JQ46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imagerie médicale à la réalité virtuelle pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité – Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Outils pour la Production d'Applications de RX, Focus sur le Patrimoine Culturel (HdR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Gouranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie GourantonFull professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMPO: a scenario authoring model for virtual reality with pedagogical objectives—An authoring perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Communications in Computer and Information Science, 2548 (12), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-07623-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VR Training Adapted to Affective and Cognitive States: General Method and Evaluation of Mental Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality-based cognitive rehabilitation programme to support employment in patients with breast cancer: protocol for the Cog-RV pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Vieira Jales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e112196. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-112196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05435091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in a virtual reality artwork: co-creation and relaxation beyond technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of power wheelchair driving performance in simulator compared to driving in real-life situations: the SIMADAPT (simulator ADAPT) project—a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01354-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR for Vocational and Ecological Rehabilitation of Patients With Cognitive Impairment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.4167-4178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2023.3324131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Robotic Technologies for Next-Generation Smart Wheelchairs: Codesign and Modularity to Improve Users' Quality of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2022.3178965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport heritage in VR: Real tennis case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duc-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.922415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Model and Framework for Interactive Mixed Entity Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Communications in Computer and Information Science, 1474, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94893-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training situational awareness for scrub nurses: Error recognition in a virtual operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doctor, please”: Educating nurses to speak up with interactive digital simulation tablets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Simulation in Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecns.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la vie à bord d’un navire de la Compagnie des Indes orientales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (42), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.27496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the engraved tablet to the digital tablet, history of a fifteenth century music score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labaune-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tomographie à l'interaction 3D en eXtented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.9662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action sequencing in VR, a no-code approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.57-76. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Wheelchair Virtual Reality Simulator with Vestibular Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Distant or Colocated Audiences Affect User Activity in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help! I Need a Remote Guide in my Mixed Reality Collaborative Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collaboration in Mixed-Reality, 6, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Production of End User Documentation for DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.337-357. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549042v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoluSon: Walking through an Interactive History of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavia Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Virtual and Augmented Reality in Culture and Heritage, 26 (3), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie, lasergrammétrie, tomodensitométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Treyvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.3483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Point Cloud Manipulation for Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Digital Access Inside Archaeological Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomographie, l'impression 3D et la réalité virtuelle au service de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touching and interacting with inaccessible cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a wreck in foreshore context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-5/W5, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-5-w5-131-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of avatars : Toward a better perception and understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.644-653. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Training with Physical and Communicative Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry Based Study of Ceramics Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.643 - 656. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection: Broad Phase Adaptation from Multi-Core to Multi-GPU Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (11), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic slicing : a generic analysis based on a natural semantics format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp 835-871, number 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoGroove: Composing with Muscle and Motion in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Haering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Virtual Reality Operating Room Learning Tool for Novice Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Immersive Learning Research Network-iLRN-Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98080-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Non-Euclidean Geometry Through Virtual and Real Experiences to Unlock Non-Experts' Intuition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mae Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Driven Approach to XR in Education: Teaching Non-Euclidean Geometries through Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KELVAR 2025 - Workshop K-12+ Embodied Learning through Virtual and Augmented Reality, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Leguedois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Perception of Monumentality in Eastern Arabia from the Neolithic to the Bronze Age: 3D Reconstruction and Multidimensional Simulations of Monuments and Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Aires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre au formateur de scénariser sa formation en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Saint-Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kulpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Vancouver (BC), Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladiator training in XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Cazuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Salvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Salvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cazuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole New World: Can Virtual Reality Help To Understand Non-Euclidean Geometries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013150900003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handing Pedagogical Scenarios Back Over To Domain Experts: A Scenario Authoring Model for VR with Pedagogical Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2024 - 19th International Conference on Computer Graphics Theory and Applications, GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J-M Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Stress while Enhancing Self-Efficacy and Knowledge: Virtual Training for Inexperienced Nursing Students in the Operating Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chapoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual 2024 - Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2024, Laval, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR et arts numériques : un retour fructueux de l'inter-disciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for the Preservation and Promotion of Historical Real Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Saint-Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duc-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI 2023 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Shangai, China. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIM-based model to study wayfinding signage using virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2022 - CIB World Building Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Melbourne, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1101/9/092028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in a virtual reality artwork: the experience of co-presence, co-creation and letting go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO 2022 - 8th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago &amp; Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could you relax in an artistic co-creative virtual reality experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE, joint international conference of the the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based VR Application for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2021 - 16th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.237-244, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010268602370244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions avec la sirène de Cagniard-Latour en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Priser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Grandjean; Nicolas Thély, May 2021, Rennes, France. pp.36-38, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4745006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR based Power Wheelchair Simulator: Usability Evaluation through a Clinically Validated Task with Regular Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Mutual Occlusions between Real and Virtual Entities in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2021 - 16th International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.37-44, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010213800370044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs Model for an Autonomous Agent during Long-term Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIVR 2021 - 4th IEEE International Conference on Artificial Intelligence and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Taichung, Taiwan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Volumetric Point Cloud Manipulation for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - 31th International Conference on Artificial Reality and Telexistence (ICAT 2021) and the 26th Eurographics Symposium on Virtual Environments (EGVE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic Bézier Local Path Planner for Non-holonomic Feasible and Comfortable Path Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xian, China. pp.7894-7900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular Feedback on a Virtual Reality Wheelchair Driving Simulator: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI 2020 - ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319502.3374825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Introspect : archéologie et eXtended Reality (XR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur de Conduite de Fauteuil Roulant avec Retours Vestibulaires : Une Etude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based VR Framework for Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring AR Interaction by AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Otsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite en fauteuil roulant dans une ville virtuelle avec un simulateur multisensoriel conçu selon une approche centrée sur l'utilisateur : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2019 - 34e congrès de la Société Français de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive potentials of motion capture in the Vis Insita musical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bossis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a multisensory power wheelchair simulator: towards training and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORR 2019 - International Conference on Rehabilitation Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create by doing - Action sequencing in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI 2019 - Computer Graphics International, Advances in Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.329-335, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training situation awareness through error recognition in an immersive virtual operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference for multi-area simulation ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.208-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Immersive Tools for Point Clouds in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2019 - 27th CIPA International Symposium - Documenting the Past for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.879-886, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-879-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D pour l’archéologie : quelles interactions, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xvyt-hr49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Hunting Training in Interactive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIB W99 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Salvador, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenBIM Based IVE Ontology: an ontological approach to improve interoperability for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIB W78 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital introspection of a mummy cat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrsini Samaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG GCH 2018 - 16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20181339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering of FEM-based Tearing Simulation using Clusterized Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2017 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lift the veil off the block samples from the Warcq chariot burial: CT-scan, photogrammetry, 3D printing and mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadet R Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu: Virtual Immersive Support for HelpiNg Users - An Interaction Paradigm for Collaborative Remote Guiding in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, États-Unis. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration concept and model of Industry Foundation Classes (IFC) for interactive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd CIB W78 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal 3D Printing of Intricate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Rehearsals for Acting with Visual Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Victoria-BC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstitution of the Loyola Sugar Plantation and Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Computer Applications &amp; Quantitative Methods in Archaeology, CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sienna, Italy. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying constants in 3D digital archeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting Of The European Association Of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Ray-Traced Collision Detection for Cloth Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stretchable Arms for Collaborative Remote Guiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20151322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Scenario Guidance for Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Computer Graphics Theory and Applications (GRAPP'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FIVE : High-Level Components for Developing Collaborative and Interactive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eighth Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2015), conjunction with IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kyoto, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version: GPU Ray-Traced Collision Detection for Cloth Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enhanced Mutual Awareness in Asymmetric CVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Collaboration Technologies and Systems (CTS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2015.7210428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Ray-Traced Collision Detection: Fine Pipeline Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Computer Graphics Theory and Applications (GRAPP'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality tools for the West Digital Conservatory of Archaeological Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2014, ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2617845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: #SEVEN, a Sensor Effector Based Scenarios Model for Driving Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE, International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Bimanual Toward Distant Collaborative Interaction Techniques: An Awareness Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2014.7160929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle au conservatoire numérique du patrimoine archéologique de l’ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV 2014 - 9es journées de l’association française de réalité virtuelle, augmentée, mixte et d’interaction 3d</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.418 - 426, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservative Approach to Study Encased Archaeological Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.332 - 341, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interaction abstraction model for seamless avatar exchange in CVET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent S. R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE VR Workshop: Sonic Interaction in Virtual Environments (SIVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray-Traced Collision Detection : Interpenetration Control and Multi-GPU Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Virtual Reality Conference of EuroVR - EGVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échange de Connaissances entre Utilisateurs et Agents Autonomes dans les EVFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Laval, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Ray-Traced Collision Detection Algorithm for GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lehericey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapore. pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perceptive Puppet: Seamless Embodiment Exchange Between Real and Virtual Humans in Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP, International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The West Digital Conservatory of Archaelogical Heritage Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ghost in the Shell Paradigm for Virtual Agents and Users in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '13 - Proceedings of the Virtual Reality International Conference: Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SODA: A Scalability-Oriented Distributed & Anticipative Model for Collision Detection in Physically-based Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dodier-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP, International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the past in virtual reality A virtual reality event for the French National Days of Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Cognitive Infocommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Virtual Environments For Training: A Unified Interaction Model For Real Humans And Virtual Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Serious Games and Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Remote Collaborative Manipulation for Scientific Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Steed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2012 - 18th Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et interchangeabilité entre humains réels et humains virtuels en Environnement Virtuel de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saraos Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV, Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Collision Culling in Large-Scale Environments Using GPU Mapping Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGPGV 2012 - Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale immersive reconstitution of a Neolithic corbel dome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Brighton, United Kingdom. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Broad Phase Collision Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVRI, Conjunction with IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Singapore. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Data Distribution Model for Consistency Maintenance in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fellbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms to Maintain efficiently Consistency in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEARIS 2010 (IEEE VR 2010 Workshop on Software Engineering and Architectures for Realtime Interactive Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model for Embedding Users' Physical Workspaces into Multi-Scale Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2010 (20th International Conference on Artificial Reality and Telexistence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization-Free Parallel Collision Detection Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(20th International Conference on Artificial Reality and Telexistence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Adelaide, Australia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad Phase Collision Detection Algorithm Adapted to Multi-cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2010 - 12th Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Laval, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in collision detection performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability properties of a Collaborative Virtual Environment for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Banff, Canada. pp 316-327, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03364-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Collaborative Virtual Environments for Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edutainment '09: the 4th International Conference on E-Learning and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Banff, Canada. pp.316-327, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03364-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Collision : D'un Algorithme sur Multi-Cœurs à une Nouvelle Dimension dans le Pipeline 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive rendering of massive terrains using pc cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Madougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowvr: a middleware for large scale virtual reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Limet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable cluster-based parallel simplification framework for height fileds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Limet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Madougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softgenlock: active stereo and genlock for pc cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetJuggler, Running VrJuggler with Multiple Displays on a Commodity Component Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2002, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing pre-rendering computations on a net juggler PC cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized tree language revisited and new applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2001, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving analysers by folding/unfolding of natural semantics and a case study: slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 1998, pp 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal development of static program analysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1997, pp 100-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Târoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Oskouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - 33nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea. IEEE Xplore Digital Library, 2026, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW70859.2026.00412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage du Geste, une œuvre en réalité virtuelle collaborative pour les femmes atteintes d’un cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rébillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XR en Mouvement 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xareus: a Framework to Create Interactive Applications without Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE xplore, pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remember! VR as a vessel to explore memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Oskouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces, XR Gallery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. IEEE, IEEE Digital Library, pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Training for Inexperienced Nursing Students in the Operating Room: Reducing Stress while Enhancing Knowledge and Self-Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Redjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chapoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Risy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Nouviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTROSPECT – Méthodes d’introspection numérique interactive pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/Y5XR-JQ46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’imagerie médicale à la réalité virtuelle pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité – Voyages au-delà des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2023, 978-2-271-13983-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Outils pour la Production d'Applications de RX, Focus sur le Patrimoine Culturel (HdR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07623-6_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05435091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Vieira Jales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-112196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01354-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3324131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vailland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549042v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018759v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.22" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aires da Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Cornen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489791v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616264v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chapoul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1101/9/092028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188287v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010213800370044" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010268602370244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457416v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319502.3374825" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900450v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Dris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314839v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293435v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563559" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20151322" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223152v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199738v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147753v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2015.7210428" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147732v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086237v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2014.7160929" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018825v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763412v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Saraos Luna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809070v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763407v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dodier-Lazaro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765578v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710519v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734462v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555720v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474171v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444137v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gerbaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03364-3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475579v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03364-3_40" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBR6ZZQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475524v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412870v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085553v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Madougou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nortet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085302v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lecointre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085288v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085548v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137423v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Lecointre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137419v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;ty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137415v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593853v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00412" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00474" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616198v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734485v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/Y5XR-JQ46" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797971v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Risy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07623-6_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05435091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Vieira Jales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-112196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01354-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3324131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duc-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.922415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2021.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02879075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vailland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549042v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Rioual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00298" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Treyvaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018759v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609558v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98080-0_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Mavromatis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00054" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aires da Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Cornen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013150900003912" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489791v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616264v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chapoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211663v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaldi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1101/9/092028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221282" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010268602370244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010213800370044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Drissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319502.3374825" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazoge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119288v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_27" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453411v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272912v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02121567v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xvyt-hr49" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Dris" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lehericey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900424v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563559" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391786v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314839v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218186v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218184v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20151322" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2015.7210428" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147732v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2014.7160929" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459321v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018825v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018816v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S. R. Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006283" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916754v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763412v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Saraos Luna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809070v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dodier-Lazaro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734462v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Steed" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765578v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710519v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534090v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474171v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444137v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gerbaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03364-3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475579v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03364-3_40" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBR6ZZQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085553v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Madougou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nortet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lecointre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085551v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137423v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Lecointre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085548v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137419v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;ty" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Seidl" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137415v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137414v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Oskouei" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00412" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huyghe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00474" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937980v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00488" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616198v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734485v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/Y5XR-JQ46" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797971v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>