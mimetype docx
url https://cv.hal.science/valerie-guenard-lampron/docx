--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1320,256 +1320,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on prédire la qualité d'impression de matrices alimentaires à partir de critères rhéologiques simples ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the definition of an objective criterion of the food printing quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282316v1</w:t>
+                <w:t xml:space="preserve">hal-04282290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of an objective criterion of the food printing quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on prédire la qualité d'impression de matrices alimentaires à partir de critères rhéologiques simples ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282290v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D printable recipes using different flours: impact on the process, sensory properties and consumer appreciation</w:t>
               </w:r>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Toniazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Toniazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>