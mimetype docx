--- v1 (2026-04-25)
+++ v2 (2026-05-27)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of starch-based gels on 3D food printing: Linking printability, texture, rheological properties, and sensory evaluation</w:t>
+                <w:t xml:space="preserve">From printability to palatability: A sensory and hedonic study of 3D-printed cereal-and legume-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taíse Toniazzo</w:t>
+                <w:t xml:space="preserve">Xincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathália Lisboa Souza</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100725⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.104078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232476v1</w:t>
+                <w:t xml:space="preserve">hal-05158713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From printability to palatability: A sensory and hedonic study of 3D-printed cereal-and legume-based products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of starch-based gels on 3D food printing: Linking printability, texture, rheological properties, and sensory evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taíse Toniazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xincheng Liu</w:t>
+                <w:t xml:space="preserve">Nathália Lisboa Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blumenthal</w:t>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Cecília Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104, pp.104078. </w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158713v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory reverse engineering: A framework for sustainable product development used on vegan chocolate mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -479,90 +479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of different flours for 3D food printing: Optimization of thermomechanical process of soy and rye flour dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87, pp.103394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -596,90 +596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 3D printing and post-processing parameters on shape, texture and microstructure of carrot appetizer cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72, pp.102738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -739,51 +739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (5-6), pp.665-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -983,51 +983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bite to fullness: Eating behavior and satiety responses to traditionnal vs legume-based chocolate cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Symolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the nutritional and sensory formulation of foods ? Example applied to snacks for children aged 6 to 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,90 +1218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations of starch-based gels for 3D food printing: link between printability, rheological properties, and sensory characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taise Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1326,90 +1326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of an objective criterion of the food printing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1447,90 +1447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la qualité d'impression de matrices alimentaires à partir de critères rhéologiques simples ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1568,51 +1568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D printable recipes using different flours: impact on the process, sensory properties and consumer appreciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2022 : A Sense of Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turku, Finland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to ensure the printability of a food matrix ? From formulation to consumer appreciation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can 3D food printing improve the visual appreciation of hachis Parmentier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EFFOST 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online conference, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Toniazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schvartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04133668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Leichtnam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Toniazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04282316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04132462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>