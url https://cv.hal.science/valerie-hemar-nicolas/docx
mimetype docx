--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -945,382 +945,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307816v1</w:t>
+                <w:t xml:space="preserve">hal-04154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (6), pp.605-622. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.77-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154612v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014068v1</w:t>
+                <w:t xml:space="preserve">hal-04154632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154632v1</w:t>
+                <w:t xml:space="preserve">hal-02014068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
               </w:r>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.78-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1687,51 +1687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What brand do you eat?&amp;quot; The influence of food brands within children's peer groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques des sites internet pour les jeunes enfants: illustration par le cas Bayardkids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,1223 +2873,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+                <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+                <w:t xml:space="preserve">hal-04162405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162405v1</w:t>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+                <w:t xml:space="preserve">hal-04162401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162401v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+              <w:t xml:space="preserve">37e Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162395v1</w:t>
+                <w:t xml:space="preserve">hal-04162385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162385v1</w:t>
+                <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Contributions du réseau social Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162391v1</w:t>
+                <w:t xml:space="preserve">hal-03271523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du réseau social Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271523v1</w:t>
+                <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162387v1</w:t>
+                <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’alimentation sur Instagram ou comment Instagram revisite le rapport des jeunes à l’alimentation et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4596,916 +4596,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Danish and French children make sense of well-being in food context? A cross-cultural approach of the concept of Food Well-Being</w:t>
+                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162363v1</w:t>
+                <w:t xml:space="preserve">hal-04162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification de facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
+                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès international de l'Association Française de Marketing : Mobilités</w:t>
+              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068587v1</w:t>
+                <w:t xml:space="preserve">hal-04162370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
+                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162367v1</w:t>
+                <w:t xml:space="preserve">hal-04162371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les étudiants en transition : Perceptions de la vie autonome et pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162370v1</w:t>
+                <w:t xml:space="preserve">hal-01948747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Vers une identification de facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">34ème congrès international de l'Association Française de Marketing : Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162371v1</w:t>
+                <w:t xml:space="preserve">hal-02068587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants en transition : Perceptions de la vie autonome et pratiques alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">How do Danish and French children make sense of well-being in food context? A cross-cultural approach of the concept of Food Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948747v1</w:t>
+                <w:t xml:space="preserve">hal-04162363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification des facettes du bien-être alimentaire perçues par les enfants dans les publicités télévisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quelles relations entre le leader et le leadership d'opinion au sein des groupes d'enfants ? Application en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068662v1</w:t>
+                <w:t xml:space="preserve">hal-02068668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre le leader et le leadership d'opinion au sein des groupes d'enfants ? Application en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Food retailers make me happy : what food wellbeing means to children in food context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068668v1</w:t>
+                <w:t xml:space="preserve">hal-02068779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food retailers make me happy : what food wellbeing means to children in food context</w:t>
+                <w:t xml:space="preserve">Jouer avec des objets connectés anthropomorphisés : Vers une compréhension des facteurs déterminants de l’acceptabilité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068779v1</w:t>
+                <w:t xml:space="preserve">hal-02072479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer avec des objets connectés anthropomorphisés : Vers une compréhension des facteurs déterminants de l’acceptabilité parentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une identification des facettes du bien-être alimentaire perçues par les enfants dans les publicités télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072479v1</w:t>
+                <w:t xml:space="preserve">hal-02068662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When eating makes children happy: the concept of children’s food happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS 19th World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5651,64 +5651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVENIR ETUDIANT OU COMMENT L'ACQUISITION DE L'AUTONOMIE REVISITE LE BIEN-ETRE DANS LE DOMAINE ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 èmes Journées Normandes de Recherches sur la Consommation : Société et Consommation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5746,51 +5746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digitalisation of the toy market: Parents’ perspective of the anthropomorphic connected toys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Child and Teen Consumption Conference : ‘Child and Teen Consumption: Cultural Contexts, Relations and Practices’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Denmark., Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,51 +5841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de Recherches sur la Consommation: Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating makes me happy : how food consumption affects children happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,234 +6094,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hey girls, let’splaywe are in a restaurant. Let’s imagine we’reat Mac Donald’s… Brands as social and cultural resources in children’s peer culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Eating makes me happy, what food well-being means to children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brands and Brand Relationship Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Conference for Positive Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100294v1</w:t>
+                <w:t xml:space="preserve">hal-02070542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating makes me happy, what food well-being means to children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+                <w:t xml:space="preserve">Hey girls, let’splaywe are in a restaurant. Let’s imagine we’reat Mac Donald’s… Brands as social and cultural resources in children’s peer culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Positive Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">Brands and Brand Relationship Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070542v1</w:t>
+                <w:t xml:space="preserve">hal-02100294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What brands do you eat?&amp;quot; The role of brands when children share snack time with peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids and retailing International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7141,51 +7141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans-Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7465,51 +7465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8274,51 +8274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of brands when children share snacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,51 +8791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>