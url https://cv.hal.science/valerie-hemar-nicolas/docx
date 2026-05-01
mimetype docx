--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -66,2714 +66,2818 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sobriété alimentaire, une démarche ancrée dans l’éthique d’Epicure : Cadre d’analyse et agenda de recherche</w:t>
+                <w:t xml:space="preserve">L’aide alimentaire en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701221141113⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154371v1</w:t>
+                <w:t xml:space="preserve">hal-05590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La sobriété alimentaire, une démarche ancrée dans l’éthique d’Epicure : Cadre d’analyse et agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.3-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07673701221141113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154423v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informer les parents avec l’apposition du Nutri-Score sur les produits alimentaires destinés aux enfants : les effets de la marque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Durieux</w:t>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.106.0011⟩</w:t>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154320v1</w:t>
+                <w:t xml:space="preserve">hal-04154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Informer les parents avec l’apposition du Nutri-Score sur les produits alimentaires destinés aux enfants : les effets de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 106 (2), pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.106.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154434v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation, un vecteur de bien-être pour les étudiants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2021.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271521v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cartoon characters and claims influence children’s attitude towards a snack vegetable – An explorative cross-cultural comparison between Indonesia and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanum Putri Hapsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Angka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87, pp.104031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking food well-being as reconciliation between pleasure and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation, un vecteur de bien-être pour les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.157-166. </w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/ijfd_00019_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154584v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How packaging colours and claims influence children’s vegetable attitude and intake – An exploratory cross-cultural comparison between Indonesia and Denmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rethinking food well-being as reconciliation between pleasure and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.103795. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/ijfd_00019_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154548v1</w:t>
+                <w:t xml:space="preserve">hal-04154584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How packaging colours and claims influence children’s vegetable attitude and intake – An exploratory cross-cultural comparison between Indonesia and Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Angka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanum Putri Hapsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (6), pp.605-622. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.103795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154612v1</w:t>
+                <w:t xml:space="preserve">hal-04154548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307816v1</w:t>
+                <w:t xml:space="preserve">hal-04154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+              <w:t xml:space="preserve">, 2019, 92, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154632v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014068v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154639v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.193-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10253866.2016.1205494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10253866.2016.1205494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279577v1</w:t>
+                <w:t xml:space="preserve">hal-04154639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme langage de l'enfant : Contributions de la psychologie a l'enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10253866.2016.1205494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019213v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing as children’s language: Contributions of psychology to the enrichment of research methodologies applied to child consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Le dessin comme langage de l'enfant : Contributions de la psychologie a l'enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gollety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp. 82-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180673v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What brand do you eat?&amp;quot; The influence of food brands within children's peer groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Drawing as children’s language: Contributions of psychology to the enrichment of research methodologies applied to child consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/YC-11-2014-00490⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570715577942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196919v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme langage de l’enfant : Contributions de la psychologie à l’enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">What brand do you eat?&amp;quot; The influence of food brands within children's peer groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (2), pp.82-103. </w:t>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 16 (n° 3), pp. 316-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370114565766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/YC-11-2014-00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162410v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’efficacité des actions de lutte contre l’obésité. Vers l’identification de leviers de persuasion spécifiques aux enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le dessin comme langage de l’enfant : Contributions de la psychologie à l’enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.82-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370114565766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019299v1</w:t>
+                <w:t xml:space="preserve">hal-04162410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children learn eating practices? Beyond the nutritional information, the importance of social eating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer l’efficacité des actions de lutte contre l’obésité. Vers l’identification de leviers de persuasion spécifiques aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hemar‐nicolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Leroy</w:t>
+                <w:t xml:space="preserve">Guichard N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Consumers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655513v1</w:t>
+                <w:t xml:space="preserve">hal-02019299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux stratégiques des sites internet pour les jeunes enfants: illustration par le cas Bayardkids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How do children learn eating practices? Beyond the nutritional information, the importance of social eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar‐nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.5 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17473611311305458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809505v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre préférences et influences, le repas : un contexte propice à la sociabilité enfantine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les enjeux stratégiques des sites internet pour les jeunes enfants: illustration par le cas Bayardkids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vol. 2 (n° 1), pp 63-84</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 67, pp 75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955333v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage de marque sur le packaging, catalyseur de prescription enfantine: l'effet modérateur de la mise en scène du personnage, de la familiarité de l'enfant envers lui et du niveau scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Entre préférences et influences, le repas : un contexte propice à la sociabilité enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 2 (n° 1), pp 63-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737011102600402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02055312v1</w:t>
+                <w:t xml:space="preserve">hal-00955333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social interactions as a food learning support: the case of the French school cafeteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
+                <w:t xml:space="preserve">Le personnage de marque sur le packaging, catalyseur de prescription enfantine: l'effet modérateur de la mise en scène du personnage, de la familiarité de l'enfant envers lui et du niveau scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/17473611111141579⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.23-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822413v1</w:t>
+                <w:t xml:space="preserve">hal-02055312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goûter générateur d'interactions sociales chez l'enfant?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Social interactions as a food learning support: the case of the French school cafeteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n° 37, pp 180-194. </w:t>
+              <w:t xml:space="preserve">Young Consumers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp. 110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.037.0180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/17473611111141579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822419v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence implicite de la publicité sur les comportements alimentaires des enfants ? Une confrontation des discours des enfants aux pratiques des publicitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le goûter générateur d'interactions sociales chez l'enfant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 37, pp 180-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.037.0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence implicite de la publicité sur les comportements alimentaires des enfants ? Une confrontation des discours des enfants aux pratiques des publicitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 37, pp 120-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.037.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2783,4874 +2887,4874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on mangeait notre cuillère pour protéger les tortues? Le rôle de la curiosité dans l’acceptabilité de la vaisselle comestible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 41ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The future of childhood is now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions du réseau social Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les effets d’alerte d’un Nutri-Score défavorable sur l’attitude et le comportement de parents à l’égard de produits gras-sucrés-salés destinés aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’alimentation sur Instagram ou comment Instagram revisite le rapport des jeunes à l’alimentation et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’alimentation sur Instagram ou comment Instagram revisite le rapport des jeunes à l’alimentation et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162367v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162370v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162371v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en transition : Perceptions de la vie autonome et pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une identification de facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès international de l'Association Française de Marketing : Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Danish and French children make sense of well-being in food context? A cross-cultural approach of the concept of Food Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles relations entre le leader et le leadership d'opinion au sein des groupes d'enfants ? Application en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food retailers make me happy : what food wellbeing means to children in food context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer avec des objets connectés anthropomorphisés : Vers une compréhension des facteurs déterminants de l’acceptabilité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Normandes de la Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une identification des facettes du bien-être alimentaire perçues par les enfants dans les publicités télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When eating makes children happy: the concept of children’s food happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Child and Teen Consumption Conference : ‘Child and Teen Consumption: Cultural Contexts, Relations and Practices’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Denmark., Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Children’s digital socialization: Which stakes which motives and barriers for the family?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS 19th World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVENIR ETUDIANT OU COMMENT L'ACQUISITION DE L'AUTONOMIE REVISITE LE BIEN-ETRE DANS LE DOMAINE ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 èmes Journées Normandes de Recherches sur la Consommation : Société et Consommation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digitalisation of the toy market: Parents’ perspective of the anthropomorphic connected toys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Child and Teen Consumption Conference : ‘Child and Teen Consumption: Cultural Contexts, Relations and Practices’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Denmark., Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le lait ça vient des vaches et les œufs c’est fabriqué par les poules ». Les représentations du naturel confrontées à l’univers des produits alimentaires pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de Recherches sur la Consommation: Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique : comment collecter et analyser des dessins dans une recherche portant sur l’enfant consommateur ? Une application aux dessins représentant un « bon goûter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating makes me happy : how food consumption affects children happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating makes me happy, what food well-being means to children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference for Positive Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hey girls, let’splaywe are in a restaurant. Let’s imagine we’reat Mac Donald’s… Brands as social and cultural resources in children’s peer culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brands and Brand Relationship Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What brands do you eat?&amp;quot; The role of brands when children share snack time with peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Consumer Brand Relationship Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consumer Brand Relationship Association (CBRA), Sep 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the merchandising on the store experience: the case of collectibles for kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids and retailing International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universalité et contingence du leadership en marketing : une application à la population enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants, publicité et alimentation : Dépasser de vieilles polémiques pour nourrir de nouveaux débats…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le naturel : Un bol de lait, une tartine de pain et un fruit sont-ils toujours les amis du petit-déjeuner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Demouveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque de l'Institut pour la Recherche en Marketing de l'Alimentation Santé (IREMAS) en partenariat avec l'AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques alimentaires et les enfants : quel rôle jouent-elles lors des goûters partagés entre pairs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital socialisation of young children within the family: the case of Bayardkids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing - Trends on Children Consumer Behaviour and Marketing to Kids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est l'heure du goûter! Les représentations par les 7-11 ans d'un repas dédié à l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un bon goûter du point de vue des enfants ? Une analyse à partir de leurs dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repas: un contexte structurant dans la socialisation alimentaire. Le cas des repas partagés entre enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de prendre en considération simultanément les différents contextes sociaux des enfants : Une application de l’approche systémique du développement humain au comportement alimentaire des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans-Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis, tu manges quoi toi aujourd’hui ? &amp;quot; Du poids des interactions sociales sur les arbitrages alimentaires des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tu pousses le bouchon un peu trop loin, Maurice! ». Vers un repérage des leviers publicitaires influençant les enfants. Application au domaine alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7660,150 +7764,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How graphic design on packaging can facilitate the adoption of sustainable food products ? The case of insect-based cereal bars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Lucchese-Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Quevedo Pires de Oliveira E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanele. Kauppinen-Raisanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cumulus Association Spring Conference « Ethical Leadership: A New Frontier for Design »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7813,147 +7917,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kids Marketing : 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norchene Ben Dahmane Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Brée. Editions EMS GEODIF, 552 p., 2021, Collection Consommation des 0-25 ans, ISSN 1760-6756, 978-2-37687-482-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7963,537 +8067,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un marketing responsable à destination de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.89-120, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants au pays des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.281-309, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants, des mangeurs, des consommateurs et des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.121-151, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of brands when children share snacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fetscherin, M.; Heilmann, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Brand Relationships : Meaning, Measuring, Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.123-145, 2015, ISBN : 978-1-137-42712-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants au pays des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Brée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids marketing - 2nd édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management et Société, pp.255-288, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8503,148 +8607,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques alimentaires et les enfants: quel rôle jouent-elles lors des goûters partagés entre pairs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HEC ; Paris-Tech ; RBS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8791,51 +8895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>