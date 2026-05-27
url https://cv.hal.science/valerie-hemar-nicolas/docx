--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -620,248 +620,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cartoon characters and claims influence children’s attitude towards a snack vegetable – An explorative cross-cultural comparison between Indonesia and Denmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation, un vecteur de bien-être pour les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104031⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154497v1</w:t>
+                <w:t xml:space="preserve">hal-03271521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation, un vecteur de bien-être pour les étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How cartoon characters and claims influence children’s attitude towards a snack vegetable – An explorative cross-cultural comparison between Indonesia and Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanum Putri Hapsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+                <w:t xml:space="preserve">Stephanie Angka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.104031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2021.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271521v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking food well-being as reconciliation between pleasure and sustainability</w:t>
               </w:r>
@@ -938,90 +938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How packaging colours and claims influence children’s vegetable attitude and intake – An exploratory cross-cultural comparison between Indonesia and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Angka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanum Putri Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79, pp.103795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,1835 +1049,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154612v1</w:t>
+                <w:t xml:space="preserve">hal-02307816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+                <w:t xml:space="preserve">How do children make sense of food well-being? Food for thought for responsible retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307816v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04154632v1</w:t>
+                <w:t xml:space="preserve">hal-02014068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et alimentation : une identification des axes de communication à destination des enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92, 19 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 92, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.092.77.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014068v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.193-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10253866.2016.1205494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brands as cultural resources in children’s peer culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.193-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10253866.2016.1205494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme langage de l'enfant : Contributions de la psychologie a l'enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ezan</w:t>
+                <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp. 82-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing as children’s language: Contributions of psychology to the enrichment of research methodologies applied to child consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.78-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570715577942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What brand do you eat?&amp;quot; The influence of food brands within children's peer groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Consumers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol. 16 (n° 3), pp. 316-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/YC-11-2014-00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme langage de l’enfant : Contributions de la psychologie à l’enrichissement des méthodologies de recherche appliquées aux enfants consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.82-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370114565766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’efficacité des actions de lutte contre l’obésité. Vers l’identification de leviers de persuasion spécifiques aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do children learn eating practices? Beyond the nutritional information, the importance of social eating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar‐nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Consumers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.5 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/17473611311305458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques des sites internet pour les jeunes enfants: illustration par le cas Bayardkids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 67, pp 75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre préférences et influences, le repas : un contexte propice à la sociabilité enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Culturelles de la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 2 (n° 1), pp 63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage de marque sur le packaging, catalyseur de prescription enfantine: l'effet modérateur de la mise en scène du personnage, de la familiarité de l'enfant envers lui et du niveau scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.23-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737011102600402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social interactions as a food learning support: the case of the French school cafeteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Consumers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (2), pp. 110-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/17473611111141579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goûter générateur d'interactions sociales chez l'enfant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 37, pp 180-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.037.0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'influence implicite de la publicité sur les comportements alimentaires des enfants ? Une confrontation des discours des enfants aux pratiques des publicitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 37, pp 120-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.037.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,1299 +2887,1299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on mangeait notre cuillère pour protéger les tortues? Le rôle de la curiosité dans l’acceptabilité de la vaisselle comestible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 41ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162405v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+                <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162401v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pas besoin du Nutri-Score, je sais ce que je dois manger&amp;quot; Le rôle de l'alimentation intuitive chez les femmes dans les usages du Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">22e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162385v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">37e Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162391v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du réseau social Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271523v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Contributions du réseau social Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162387v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162395v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la relation au poids et à l’alimentation dans l’utilité perçue de l’étiquetage nutritionnel : entre rationalité et tensions socio-émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4208,168 +4208,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les effets d’alerte d’un Nutri-Score défavorable sur l’attitude et le comportement de parents à l’égard de produits gras-sucrés-salés destinés aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4411,3350 +4411,3350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’alimentation sur Instagram ou comment Instagram revisite le rapport des jeunes à l’alimentation et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’alimentation sur Instagram ou comment Instagram revisite le rapport des jeunes à l’alimentation et au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Vers une identification de facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">34ème congrès international de l'Association Française de Marketing : Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162371v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
+                <w:t xml:space="preserve">How do Danish and French children make sense of well-being in food context? A cross-cultural approach of the concept of Food Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162367v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Maman, on mange quoi ce soir ? » Une utilisation du Nutri-Score par les mères de famille guidée par des motivations paradoxales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162370v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants en transition : Perceptions de la vie autonome et pratiques alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">Vers une identification des facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">34e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948747v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification de facteurs d’acceptation des robots compagnons au sein de la famille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Positioning the child at the heart of his/her school lunch. The case of French primary school canteen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès international de l'Association Française de Marketing : Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068587v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Danish and French children make sense of well-being in food context? A cross-cultural approach of the concept of Food Well-Being</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liselotte Hedegaard</w:t>
+                <w:t xml:space="preserve">Les étudiants en transition : Perceptions de la vie autonome et pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Child and Teen Consumption Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162363v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre le leader et le leadership d'opinion au sein des groupes d'enfants ? Application en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers une identification des facettes du bien-être alimentaire perçues par les enfants dans les publicités télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068668v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food retailers make me happy : what food wellbeing means to children in food context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quelles relations entre le leader et le leadership d'opinion au sein des groupes d'enfants ? Application en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068779v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer avec des objets connectés anthropomorphisés : Vers une compréhension des facteurs déterminants de l’acceptabilité parentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Food retailers make me happy : what food wellbeing means to children in food context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072479v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification des facettes du bien-être alimentaire perçues par les enfants dans les publicités télévisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Jouer avec des objets connectés anthropomorphisés : Vers une compréhension des facteurs déterminants de l’acceptabilité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068662v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When eating makes children happy: the concept of children’s food happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Child and Teen Consumption Conference : ‘Child and Teen Consumption: Cultural Contexts, Relations and Practices’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Denmark., Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Children’s digital socialization: Which stakes which motives and barriers for the family?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS 19th World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVENIR ETUDIANT OU COMMENT L'ACQUISITION DE L'AUTONOMIE REVISITE LE BIEN-ETRE DANS LE DOMAINE ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 èmes Journées Normandes de Recherches sur la Consommation : Société et Consommation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digitalisation of the toy market: Parents’ perspective of the anthropomorphic connected toys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Child and Teen Consumption Conference : ‘Child and Teen Consumption: Cultural Contexts, Relations and Practices’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Denmark., Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le lait ça vient des vaches et les œufs c’est fabriqué par les poules ». Les représentations du naturel confrontées à l’univers des produits alimentaires pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de Recherches sur la Consommation: Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique : comment collecter et analyser des dessins dans une recherche portant sur l’enfant consommateur ? Une application aux dessins représentant un « bon goûter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating makes me happy : how food consumption affects children happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating makes me happy, what food well-being means to children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+                <w:t xml:space="preserve">Hey girls, let’splaywe are in a restaurant. Let’s imagine we’reat Mac Donald’s… Brands as social and cultural resources in children’s peer culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for Positive Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">Brands and Brand Relationship Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070542v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hey girls, let’splaywe are in a restaurant. Let’s imagine we’reat Mac Donald’s… Brands as social and cultural resources in children’s peer culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Eating makes me happy, what food well-being means to children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brands and Brand Relationship Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Conference for Positive Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100294v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What brands do you eat?&amp;quot; The role of brands when children share snack time with peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Consumer Brand Relationship Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consumer Brand Relationship Association (CBRA), Sep 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the merchandising on the store experience: the case of collectibles for kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids and retailing International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universalité et contingence du leadership en marketing : une application à la population enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants, publicité et alimentation : Dépasser de vieilles polémiques pour nourrir de nouveaux débats…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le naturel : Un bol de lait, une tartine de pain et un fruit sont-ils toujours les amis du petit-déjeuner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Demouveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque de l'Institut pour la Recherche en Marketing de l'Alimentation Santé (IREMAS) en partenariat avec l'AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques alimentaires et les enfants : quel rôle jouent-elles lors des goûters partagés entre pairs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital socialisation of young children within the family: the case of Bayardkids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing - Trends on Children Consumer Behaviour and Marketing to Kids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est l'heure du goûter! Les représentations par les 7-11 ans d'un repas dédié à l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un bon goûter du point de vue des enfants ? Une analyse à partir de leurs dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repas: un contexte structurant dans la socialisation alimentaire. Le cas des repas partagés entre enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de prendre en considération simultanément les différents contextes sociaux des enfants : Une application de l’approche systémique du développement humain au comportement alimentaire des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichard N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans-Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis, tu manges quoi toi aujourd’hui ? &amp;quot; Du poids des interactions sociales sur les arbitrages alimentaires des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tu pousses le bouchon un peu trop loin, Maurice! ». Vers un repérage des leviers publicitaires influençant les enfants. Application au domaine alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7764,150 +7764,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How graphic design on packaging can facilitate the adoption of sustainable food products ? The case of insect-based cereal bars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Lucchese-Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Lucchese-Cheung</w:t>
+                <w:t xml:space="preserve">Filipe Quevedo Pires de Oliveira E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanele. Kauppinen-Raisanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cumulus Association Spring Conference « Ethical Leadership: A New Frontier for Design »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7917,147 +7917,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kids Marketing : 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bree</w:t>
+                <w:t xml:space="preserve">Kafia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kafia Ayadi</w:t>
+                <w:t xml:space="preserve">Norchene Ben Dahmane Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norchene Ben Dahmane Mouelhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Brée. Editions EMS GEODIF, 552 p., 2021, Collection Consommation des 0-25 ans, ISSN 1760-6756, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8067,263 +8067,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un marketing responsable à destination de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.89-120, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants au pays des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.281-309, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants, des mangeurs, des consommateurs et des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,262 +8342,262 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël BREE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.121-151, 2021, 978-2-37687-482-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of brands when children share snacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fetscherin, M.; Heilmann, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Brand Relationships : Meaning, Measuring, Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.123-145, 2015, ISBN : 978-1-137-42712-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants au pays des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Brée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kids marketing - 2nd édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management et Société, pp.255-288, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8607,148 +8607,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques alimentaires et les enfants: quel rôle jouent-elles lors des goûters partagés entre pairs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gollety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Hémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HEC ; Paris-Tech ; RBS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8895,51 +8895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hedegaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221141113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sadoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.06.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanum Putri Hapsari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Olsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00019_3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103795" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.092.77.95" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02014068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2016.1205494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gollety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570715577942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-11-2014-00490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114565766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02019299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guichard N." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar&#8208;nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611311305458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-H&#233;mar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611111141579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02071327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demouveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02069205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02020246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>