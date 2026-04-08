--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1721,295 +1721,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487568v1</w:t>
+                <w:t xml:space="preserve">hal-01423685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423685v1</w:t>
+                <w:t xml:space="preserve">hal-01487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245</w:t>
@@ -2816,325 +2816,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between molecular descriptors from various volatile organic compounds and photocatalytic oxidation kinetic constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Bifen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Maria Pastrana-Martinez</w:t>
+                <w:t xml:space="preserve">Heyok Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Miguel Dona-Rodriguez</w:t>
+                <w:t xml:space="preserve">Dionysios D. Dionysiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3997-4005. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.799--813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijcre-2012-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877618v1</w:t>
+                <w:t xml:space="preserve">hal-01188109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between molecular descriptors from various volatile organic compounds and photocatalytic oxidation kinetic constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raillard</w:t>
+                <w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bifen Gao</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heyok Choi</w:t>
+                <w:t xml:space="preserve">Luisa Maria Pastrana-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionysios D. Dionysiou</w:t>
+                <w:t xml:space="preserve">Jose Miguel Dona-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (2), pp.799--813. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3997-4005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijcre-2012-0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188109v1</w:t>
+                <w:t xml:space="preserve">hal-00877618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the efficiency of photocatalysis on tetracycline biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239</w:t>
@@ -4027,913 +4027,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comportement de perturbateurs endocriniens en station d’épuration d’eaux usées domestiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faur</w:t>
+                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/water/2008002⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4-5), pp.679-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362100v1</w:t>
+                <w:t xml:space="preserve">hal-02362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
+                <w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02362111v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Development and statistical validation of a quantitative method for the determination of steroid hormones in environmental water by liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t>
+              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (1), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jaoac/91.1.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878484v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and statistical validation of a quantitative method for the determination of steroid hormones in environmental water by liquid chromatography-tandem mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF ENDOCRINE DISRUPTING COMPOUNDS IN WASTEWATER AND DRINKING WATER TREATMENT PLANTS AT THE NANOGRAM PER LITRE LEVEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">C. Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jaoac/91.1.237⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.279 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330802099452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894466v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF ENDOCRINE DISRUPTING COMPOUNDS IN WASTEWATER AND DRINKING WATER TREATMENT PLANTS AT THE NANOGRAM PER LITRE LEVEL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Colin</w:t>
+                <w:t xml:space="preserve">Analyse et comportement de perturbateurs endocriniens en station d’épuration d’eaux usées domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/water/2008002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330802099452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aqueous Solubility of Various VOCs on Their Photocatalytic Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Raillard</w:t>
+                <w:t xml:space="preserve">TiO2-Based Materials for Toluene Photocalytic Oxidation: Water Vapor Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362940v1</w:t>
+                <w:t xml:space="preserve">hal-02362947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Based Materials for Toluene Photocalytic Oxidation: Water Vapor Influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raillard</w:t>
+                <w:t xml:space="preserve">Influence of Aqueous Solubility of Various VOCs on Their Photocatalytic Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362947v1</w:t>
+                <w:t xml:space="preserve">hal-02362940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of methyl ethyl ketone over sol-gel and commercial TiO2 for the improvement of indoor air</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5191,51 +5191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,261 +5288,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different TiO2 photocatalysts for the gas phase oxidation of volatile organic compounds</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of volatile organic compounds present in airborne environment adjacent to sewage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 50 (4), pp.241-250. </w:t>
+              <w:t xml:space="preserve">, 2004, 49 (1), pp.111-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2004.0274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2004.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363031v1</w:t>
+                <w:t xml:space="preserve">hal-02363037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of volatile organic compounds present in airborne environment adjacent to sewage treatment plants</w:t>
+                <w:t xml:space="preserve">Comparison of different TiO2 photocatalysts for the gas phase oxidation of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (1), pp.111-114. </w:t>
+              <w:t xml:space="preserve">, 2004, 50 (4), pp.241-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2004.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2004.0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363037v1</w:t>
+                <w:t xml:space="preserve">hal-02363031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of ketones photocatalytic oxidation in gas phase using TiO2-containing paper: effect of water vapor</w:t>
               </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,272 +5793,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical processes for atrazine degradation: methodological approach</w:t>
+                <w:t xml:space="preserve">Removal of Cu2+ and Zn2+ in aqueous solutions by sorption onto mixed fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">P. Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00166-X⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80 (6), pp.851-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363057v1</w:t>
+                <w:t xml:space="preserve">hal-02363059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Cu2+ and Zn2+ in aqueous solutions by sorption onto mixed fly ash</w:t>
+                <w:t xml:space="preserve">Photochemical processes for atrazine degradation: methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lecuyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">C Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 80 (6), pp.851-856. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (18), pp.4253-4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00153-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00166-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363059v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and stabilization of nickel ions on fly ash/lime mixing</w:t>
               </w:r>
@@ -6083,51 +6083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42 (5-6), pp.79-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6174,64 +6174,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic degradation of atrazine by porphyrin and phthalocyanine complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 66 (4), pp.253-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6420,597 +6420,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Impact of a photocatalytic treatment device on toluene removal in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+                <w:t xml:space="preserve">Ridha Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delaby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
+              <w:t xml:space="preserve">Healthy Building Europe Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116988v1</w:t>
+                <w:t xml:space="preserve">hal-05460423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a photocatalytic treatment device on toluene removal in indoor air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Building Europe Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460423v1</w:t>
+                <w:t xml:space="preserve">hal-05467056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467056v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF UV-C TREATMENT DEVICES ON INDOOR AIR QUALITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Raillard</w:t>
+                <w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprus University of Technology, Jun 2024, Limassol (Chypre), Cyprus</w:t>
+              <w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460195v1</w:t>
+                <w:t xml:space="preserve">hal-05466965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+                <w:t xml:space="preserve">IMPACT OF UV-C TREATMENT DEVICES ON INDOOR AIR QUALITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprus University of Technology, Jun 2024, Limassol (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466965v1</w:t>
+                <w:t xml:space="preserve">hal-05460195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QSAR approach for the understanding of photocatalytic oxidation mechanisms of two sets of VOCs: alkanes and C4- molecules</w:t>
               </w:r>
@@ -7784,1135 +7784,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Hallemans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+                <w:t xml:space="preserve">Frederic Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363808v1</w:t>
+                <w:t xml:space="preserve">hal-02352142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Batault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352142v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise technique du traitement de la pollution de l’air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mismaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du risque 2017 : «Le risque environnemental, regards interdisciplinaires et nouvelles formes de régulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368688v1</w:t>
+                <w:t xml:space="preserve">hal-02367927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367927v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Branchu</w:t>
+                <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162756v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367917v1</w:t>
+                <w:t xml:space="preserve">hal-02352178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+                <w:t xml:space="preserve">Maitrise technique du traitement de la pollution de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les Journées du risque 2017 : «Le risque environnemental, regards interdisciplinaires et nouvelles formes de régulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352178v1</w:t>
+                <w:t xml:space="preserve">hal-02368688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t>
+                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Subrenat</w:t>
+                <w:t xml:space="preserve">P. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368485v1</w:t>
+                <w:t xml:space="preserve">hal-02162751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Petit</w:t>
+                <w:t xml:space="preserve">Louis Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162751v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,51 +9105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible photocatalytic degradation of 17b-estradiol and estrogenic activity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,51 +9157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2013, New Orleans, United States. pp.6-ENVR</w:t>
@@ -9498,243 +9498,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do UV-C air cleaners increase indoor concentrations of formaldehyde ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Raillard</w:t>
+                <w:t xml:space="preserve">Photochemical production of hydrogen peroxide with hybrid dye doped silica materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kozlik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Charrier</w:t>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Building Europe Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry (SP 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460148v1</w:t>
+                <w:t xml:space="preserve">hal-05460612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical production of hydrogen peroxide with hybrid dye doped silica materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Errol Blart</w:t>
+                <w:t xml:space="preserve">Do UV-C air cleaners increase indoor concentrations of formaldehyde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kozlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+                <w:t xml:space="preserve">Corentin Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry (SP 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Healthy Building Europe Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460612v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption processes for an improvement of the quality of sea water in aquaculture</w:t>
               </w:r>
@@ -10163,51 +10163,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
@@ -10215,911 +10215,911 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363889v1</w:t>
+                <w:t xml:space="preserve">hal-02363925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363925v1</w:t>
+                <w:t xml:space="preserve">hal-02363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363904v1</w:t>
+                <w:t xml:space="preserve">hal-02363747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moynault</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, pau, France</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363747v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maureen Binet</w:t>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363966v1</w:t>
+                <w:t xml:space="preserve">hal-02352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+                <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352156v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352769v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11196,51 +11196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
@@ -11282,51 +11282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11826,51 +11826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12143,51 +12143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12395,51 +12395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED33DF13"/>
+    <w:nsid w:val="762B24A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12626,51 +12626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>