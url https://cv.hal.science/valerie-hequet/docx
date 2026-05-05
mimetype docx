--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -208,295 +208,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Biobased Activated Carbon for the Removal of Two Representative Pharmaceuticals from Urban Wastewater Effluents: Assessing Matrix and Multi-Component Effects</w:t>
+                <w:t xml:space="preserve">Expanding the application of the TAIL rating scheme to schools: schoolTAIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+                <w:t xml:space="preserve">Minh Tien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Whyte</w:t>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Héquet</w:t>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Zine-Filali</w:t>
+                <w:t xml:space="preserve">Pascal Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (5), pp.559. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w18050559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.116942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542773v1</w:t>
+                <w:t xml:space="preserve">hal-05438571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the application of the TAIL rating scheme to schools: schoolTAIL</w:t>
+                <w:t xml:space="preserve">Evaluation of a Biobased Activated Carbon for the Removal of Two Representative Pharmaceuticals from Urban Wastewater Effluents: Assessing Matrix and Multi-Component Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tien Tran</w:t>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+                <w:t xml:space="preserve">Henrietta Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dassonville</w:t>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+                <w:t xml:space="preserve">Valérie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ducruet</w:t>
+                <w:t xml:space="preserve">Nouha Zine-Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.116942. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.116942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w18050559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438571v2</w:t>
+                <w:t xml:space="preserve">hal-05542773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration and activated carbon to secure shellfish hatcheries</w:t>
               </w:r>
@@ -744,299 +744,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Parameters Measured to Characterize Classrooms’ Indoor Environmental Quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ducruet</w:t>
+                <w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhu Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13020433⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595966v1</w:t>
+                <w:t xml:space="preserve">hal-04212636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinzhu Pang</w:t>
+                <w:t xml:space="preserve">Review of Parameters Measured to Characterize Classrooms’ Indoor Environmental Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04212636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operating parameters on the single-pass photocatalytic removal efficiency of acrylonitrile</w:t>
               </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 382, pp.111905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 154, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 209, pp.115217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 352, pp.441 - 449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,442 +1630,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
+                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dumont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878055v1</w:t>
+                <w:t xml:space="preserve">hal-01423685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423685v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487568v1</w:t>
+                <w:t xml:space="preserve">hal-01878055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic degradation of estradiol under simulated solar light and assessment of estrogenic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,77 +2297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t>
@@ -2443,64 +2443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gravejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2723,77 +2723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245</w:t>
@@ -2835,51 +2835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between molecular descriptors from various volatile organic compounds and photocatalytic oxidation kinetic constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the efficiency of photocatalysis on tetracycline biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,77 +3258,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t>
@@ -3383,64 +3383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (1-2), pp.52 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gravejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3804,77 +3804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239</w:t>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,212 +4027,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Analyse et comportement de perturbateurs endocriniens en station d’épuration d’eaux usées domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/water/2008002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362111v1</w:t>
+                <w:t xml:space="preserve">hal-02362100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,755 +4254,742 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (3), pp.269-277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and statistical validation of a quantitative method for the determination of steroid hormones in environmental water by liquid chromatography-tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavelu Jayabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 91 (1), pp.237-246. </w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4-5), pp.679-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jaoac/91.1.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894466v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF ENDOCRINE DISRUPTING COMPOUNDS IN WASTEWATER AND DRINKING WATER TREATMENT PLANTS AT THE NANOGRAM PER LITRE LEVEL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Development and statistical validation of a quantitative method for the determination of steroid hormones in environmental water by liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Roland Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330802099452⟩</w:t>
+              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (1), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jaoac/91.1.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894457v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comportement de perturbateurs endocriniens en station d’épuration d’eaux usées domestiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF ENDOCRINE DISRUPTING COMPOUNDS IN WASTEWATER AND DRINKING WATER TREATMENT PLANTS AT THE NANOGRAM PER LITRE LEVEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">C. Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/water/2008002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.279 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330802099452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02362100v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Based Materials for Toluene Photocalytic Oxidation: Water Vapor Influence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence of Aqueous Solubility of Various VOCs on Their Photocatalytic Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362947v1</w:t>
+                <w:t xml:space="preserve">hal-02362940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aqueous Solubility of Various VOCs on Their Photocatalytic Degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">TiO2-Based Materials for Toluene Photocalytic Oxidation: Water Vapor Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jaots-2007-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362940v1</w:t>
+                <w:t xml:space="preserve">hal-02362947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of methyl ethyl ketone over sol-gel and commercial TiO2 for the improvement of indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5049,64 +5049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuring and Fragmentation Removal During Sol-Gel Catalytic Materials Synthesis: An Experimental Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,64 +5178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 coating types influencing the role of water vapor on the photocatalytic oxidation of methyl ethyl ketone in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,317 +5288,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of volatile organic compounds present in airborne environment adjacent to sewage treatment plants</w:t>
+                <w:t xml:space="preserve">Comparison of different TiO2 photocatalysts for the gas phase oxidation of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 49 (1), pp.111-114. </w:t>
+              <w:t xml:space="preserve">, 2004, 50 (4), pp.241-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2004.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2004.0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363037v1</w:t>
+                <w:t xml:space="preserve">hal-02363031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different TiO2 photocatalysts for the gas phase oxidation of volatile organic compounds</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of volatile organic compounds present in airborne environment adjacent to sewage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 50 (4), pp.241-250. </w:t>
+              <w:t xml:space="preserve">, 2004, 49 (1), pp.111-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2004.0274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2004.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363031v1</w:t>
+                <w:t xml:space="preserve">hal-02363037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of ketones photocatalytic oxidation in gas phase using TiO2-containing paper: effect of water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,574 +5793,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Cu2+ and Zn2+ in aqueous solutions by sorption onto mixed fly ash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Photochemical processes for atrazine degradation: methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ricou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">C Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (18), pp.4253-4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00166-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00153-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363059v1</w:t>
+                <w:t xml:space="preserve">hal-02363057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical processes for atrazine degradation: methodological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Removal of Cu2+ and Zn2+ in aqueous solutions by sorption onto mixed fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">I. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (18), pp.4253-4260. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 80 (6), pp.851-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00166-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363057v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and stabilization of nickel ions on fly ash/lime mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic degradation of atrazine by porphyrin and phthalocyanine complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ricou-Hoeffer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(99)00474-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2000.0498⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363066v1</w:t>
+                <w:t xml:space="preserve">hal-02363069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic degradation of atrazine by porphyrin and phthalocyanine complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Adsorption and stabilization of nickel ions on fly ash/lime mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ricou-Hoeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(99)00474-9⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363069v1</w:t>
+                <w:t xml:space="preserve">hal-02363066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Approach for the Hydrolysis Degradation of Atrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 66 (4), pp.253-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6420,627 +6420,627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a photocatalytic treatment device on toluene removal in indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Raillard</w:t>
+                <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Mahi</w:t>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Building Europe Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460423v1</w:t>
+                <w:t xml:space="preserve">hal-05116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of a photocatalytic treatment device on toluene removal in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Healthy Building Europe Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467056v1</w:t>
+                <w:t xml:space="preserve">hal-05460423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+                <w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
+              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116988v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF UV-C TREATMENT DEVICES ON INDOOR AIR QUALITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprus University of Technology, Jun 2024, Limassol (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466965v1</w:t>
+                <w:t xml:space="preserve">hal-05460195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF UV-C TREATMENT DEVICES ON INDOOR AIR QUALITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprus University of Technology, Jun 2024, Limassol (Chypre), Cyprus</w:t>
+              <w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460195v1</w:t>
+                <w:t xml:space="preserve">hal-05466965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QSAR approach for the understanding of photocatalytic oxidation mechanisms of two sets of VOCs: alkanes and C4- molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7117,51 +7117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EABA, Dec 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7186,77 +7186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and sensitivity of the TAIL rating scheme using data from the French national school survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,77 +7311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor environmental quality in schools: what are the main indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAOP-6 2019 : 6th European Conference on Environmental Apllications of Advances Oxidation processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7570,77 +7570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,234 +7659,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hallemans</w:t>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coulbaux</w:t>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lerey</w:t>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Neaud</w:t>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Hort</w:t>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162757v1</w:t>
+                <w:t xml:space="preserve">hal-02363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
@@ -7909,967 +7909,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
+                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Hallemans</w:t>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Binet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">S. Lerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363808v1</w:t>
+                <w:t xml:space="preserve">hal-02162757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Maitrise technique du traitement de la pollution de l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Les Journées du risque 2017 : «Le risque environnemental, regards interdisciplinaires et nouvelles formes de régulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367927v1</w:t>
+                <w:t xml:space="preserve">hal-02368688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mismaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162756v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367917v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352178v1</w:t>
+                <w:t xml:space="preserve">hal-02367917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise technique du traitement de la pollution de l’air intérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du risque 2017 : «Le risque environnemental, regards interdisciplinaires et nouvelles formes de régulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368688v1</w:t>
+                <w:t xml:space="preserve">hal-02352178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bruno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Petit</w:t>
+                <w:t xml:space="preserve">Louis Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162751v1</w:t>
+                <w:t xml:space="preserve">hal-02368485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Subrenat</w:t>
+                <w:t xml:space="preserve">J.-F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368485v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
               </w:r>
@@ -8881,51 +8881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9006,51 +9006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9118,90 +9118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible photocatalytic degradation of 17b-estradiol and estrogenic activity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2013, New Orleans, United States. pp.6-ENVR</w:t>
@@ -9262,90 +9262,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de différents charbons actifs commerciaux pour l’adsorption de la carbamazépine et du sulfaméthoxazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9383,90 +9383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination des contaminants pharmaceutiques des effluents secondaires des stations d’épurations domestiques par adsorption sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9530,51 +9530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do UV-C air cleaners increase indoor concentrations of formaldehyde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kozlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djiba Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,243 +9839,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363761v1</w:t>
+                <w:t xml:space="preserve">hal-02363191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363191v1</w:t>
+                <w:t xml:space="preserve">hal-02363761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters on PCO removal efficiency of two operating room polluants</w:t>
               </w:r>
@@ -10087,51 +10087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,963 +10163,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363925v1</w:t>
+                <w:t xml:space="preserve">hal-02363889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363904v1</w:t>
+                <w:t xml:space="preserve">hal-02363747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, pau, France</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363747v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363889v1</w:t>
+                <w:t xml:space="preserve">hal-02363925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352156v1</w:t>
+                <w:t xml:space="preserve">hal-02363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maureen Binet</w:t>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363966v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11170,77 +11170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
@@ -11269,77 +11269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t>
             </w:r>
           </w:p>
@@ -11568,51 +11568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maitrises techniques de la pollution de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché; Cyrille Harpet; Sylvie Ollitrault; Valérie Héquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque environnemental Entres sciences physiques et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, pp.98-104, 2019</w:t>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninog Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11774,103 +11774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11892,103 +11892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – De la conception à l’intégration d’un prototype d’épuration d’air (techniques de filtration, d’adsorption et de photocatalyse) - CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12042,51 +12042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves d’eau pour l’irrigation des cultures PROJET CLIMATVEG 2021 – 2025 Rapport Final Tâche 4.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12104,90 +12104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire : évaluation sur bancs expérimentaux de laboratoire (techniques d’adsorption et de photocatalyse)- CUBAIR : Confort des usagers des bâtiments tertiaires par l’usage de techniques de traitement de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12239,51 +12239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’innocuité des systèmes de Traitement d’Air par PhotocatalysE projet ETAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Douai; Ecole des mines de Nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12395,51 +12395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762B24A2"/>
+    <w:nsid w:val="692F244C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12626,51 +12626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>