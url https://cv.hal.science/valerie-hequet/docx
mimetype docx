--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,12340 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12288 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie HEQUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0247-814X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160725151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=xMM7FRIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the application of the TAIL rating scheme to schools: schoolTAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.116942. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.116942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Biobased Activated Carbon for the Removal of Two Representative Pharmaceuticals from Urban Wastewater Effluents: Assessing Matrix and Multi-Component Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllia Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Héquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Zine-Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.559. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18050559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration and activated carbon to secure shellfish hatcheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.134785. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.134785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic H2O2 production with perylene(bis-imide)-doped periodic mesoporous silica using micropollutants as sacrificial donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Grekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydar Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cy00739e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Parameters Measured to Characterize Classrooms’ Indoor Environmental Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.433. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13020433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhu Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on the single-pass photocatalytic removal efficiency of acrylonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 382, pp.111905. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on the photocatalytic oxidation efficiency of acrylonitrile and isoflurane; two operating room pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of media geometry on the degradation of acrylonitrile: Experimental and CFD analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.115217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of isoflurane, an anesthetic gas: The influence of operating parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.441 - 449. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of estradiol under simulated solar light and assessment of estrogenic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.437-444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Experimental Designs to Establish a Kinetic Law for a Gas Phase Photocatalytic Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2014-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Maria Pastrana-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Dona-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3997-4005. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between molecular descriptors from various volatile organic compounds and photocatalytic oxidation kinetic constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyok Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios D. Dionysiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.799--813. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2012-0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the efficiency of photocatalysis on tetracycline biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209, pp.355-364. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption phenomena in photocatalytic reactions: The case of toluene, acetone and heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maudhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (2-3), pp.464--470. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of methyl ethyl ketones over sol–gel mesoporous and meso-structured TiO2 films obtained by EISA method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arconada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (1-2), pp.52 - 58. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Properties Influencing the Oxidation and Ignition Reactivity of Activated Carbons: Thermal Analysis, HRTEM Study, and Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavelu Jayabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (8), pp.4051-4058. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef9001296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical quantification of the influence of material properties on the oxidation and ignition of activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavelu Jayabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4-5), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-008-9139-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and statistical validation of a quantitative method for the determination of steroid hormones in environmental water by liquid chromatography-tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (1), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jaoac/91.1.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF ENDOCRINE DISRUPTING COMPOUNDS IN WASTEWATER AND DRINKING WATER TREATMENT PLANTS AT THE NANOGRAM PER LITRE LEVEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330802099452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et comportement de perturbateurs endocriniens en station d’épuration d’eaux usées domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/water/2008002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-Based Materials for Toluene Photocalytic Oxidation: Water Vapor Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of advanced oxidation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jaots-2007-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Aqueous Solubility of Various VOCs on Their Photocatalytic Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of advanced oxidation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jaots-2007-0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of methyl ethyl ketone over sol-gel and commercial TiO2 for the improvement of indoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (11), pp.107-115. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuring and Fragmentation Removal During Sol-Gel Catalytic Materials Synthesis: An Experimental Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (1), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-1257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 coating types influencing the role of water vapor on the photocatalytic oxidation of methyl ethyl ketone in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (3-4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of volatile organic compounds present in airborne environment adjacent to sewage treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different TiO2 photocatalysts for the gas phase oxidation of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2004.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of ketones photocatalytic oxidation in gas phase using TiO2-containing paper: effect of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163 (3), pp.425 - 431. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2004.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic ion removal from aqueous solutions by fly ashes: multicomponent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Cu2+ and Zn2+ in aqueous solutions by sorption onto mixed fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (6), pp.851-856. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00153-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical processes for atrazine degradation: methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (18), pp.4253-4260. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00166-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and stabilization of nickel ions on fly ash/lime mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ricou-Hoeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (5-6), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2000.0498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of atrazine by porphyrin and phthalocyanine complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(99)00474-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approach for the Hydrolysis Degradation of Atrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 66 (4), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319708028368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a photocatalytic treatment device on toluene removal in indoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kinadjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building Europe Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllia Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Bouhanguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllia Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF UV-C TREATMENT DEVICES ON INDOOR AIR QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprus University of Technology, Jun 2024, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QSAR approach for the understanding of photocatalytic oxidation mechanisms of two sets of VOCs: alkanes and C4- molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprus University of Technolog, Jun 2024, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Littorie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABA, Dec 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability and sensitivity of the TAIL rating scheme using data from the French national school survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd AIVC - 11th TightVent - 9th venticool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Infiltration and Ventilation Centre, Oct 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environmental quality in schools: what are the main indicators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Wargocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Eastern Finland, Jun 2022, Kuopio, Finland. pp.188336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acrylonitrile photocatalytic degradation : an experimental and CFD study to understand the influence of media geometry on the process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAOP-6 2019 : 6th European Conference on Environmental Apllications of Advances Oxidation processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Atmos'Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos'Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mismaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise technique du traitement de la pollution de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées du risque 2017 : «Le risque environnemental, regards interdisciplinaires et nouvelles formes de régulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-visible photocatalytic degradation of 17b-estradiol and estrogenic activity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2013, New Orleans, United States. pp.6-ENVR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de différents charbons actifs commerciaux pour l’adsorption de la carbamazépine et du sulfaméthoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllia Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFA 2025 : 14èmes Journées de l’Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des contaminants pharmaceutiques des effluents secondaires des stations d’épurations domestiques par adsorption sur charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllia Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIE 2024 : 26e édition des Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical production of hydrogen peroxide with hybrid dye doped silica materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Semiconductor Photochemistry (SP 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do UV-C air cleaners increase indoor concentrations of formaldehyde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kozlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Building Europe Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption processes for an improvement of the quality of sea water in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihui Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiba Aida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ECCE and 6th ECAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on PCO removal efficiency of two operating room polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAOP-6 – European Conference on Environmental Apllications of Advances Oxidation processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, portoroz-portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Tazzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moynault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congres Francais de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrietta Essie Whyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Maroga Mboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Batault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Subrenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maitrises techniques de la pollution de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Bretesché; Cyrille Harpet; Sylvie Ollitrault; Valérie Héquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque environnemental Entres sciences physiques et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.98-104, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions Maraichères et climat - Multifonctionnalités et performances environnementales des réserves d'irrigation - Guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninog Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – De la conception à l’intégration d’un prototype d’épuration d’air (techniques de filtration, d’adsorption et de photocatalyse) - CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coulbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves d’eau pour l’irrigation des cultures PROJET CLIMATVEG 2021 – 2025 Rapport Final Tâche 4.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire : évaluation sur bancs expérimentaux de laboratoire (techniques d’adsorption et de photocatalyse)- CUBAIR : Confort des usagers des bâtiments tertiaires par l’usage de techniques de traitement de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moynault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, ADEME. 2018, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’innocuité des systèmes de Traitement d’Air par PhotocatalysE projet ETAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Douai; Ecole des mines de Nantes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12395,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="692F244C"/>
+    <w:nsid w:val="DFBA44A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12626,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hequet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0247-814X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160725151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=xMM7FRIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couleaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bebing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimetiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sablayrolles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bifen Gao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyok Choi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios D. Dionysiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2012-0052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.02.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WT0SXZ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arconada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dur&#225;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1S8K9KD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9001296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9139-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0259JR2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaoac/91.1.237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stavrakakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362100v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2008002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-60PLH0V8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaots-2007-0117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.343" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-1257-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1P03FH6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT27NQXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0274" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.01.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXF9ZRJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.573" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AEC6D568803AE09CADCB838B83BF26616121FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecuyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00153-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E182D0E94AB5A4EF1959C4CCAF5CDB5CF345E01F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00166-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZ4NLJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricou-Hoeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00474-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/118E97A91BDF99709F564B97238F2F7D41A3A849/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319708028368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kozlik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460532v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Xiao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Aida" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bacchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459588v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515531v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hemont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pelletier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninog Marechal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>