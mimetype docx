--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -743,295 +743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and diversity of arbuscular mycorrhizal fungi in Anacardium occidentale L. plantations in Senegal</w:t>
+                <w:t xml:space="preserve">Permanent draft genome sequence of Bradyrhizobium vignae, strain ISRA 400, an elite nitrogen-fixing bacterium, isolated from the groundnut growing area in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Odile Khémes</w:t>
+                <w:t xml:space="preserve">Diariatou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Soumare</w:t>
+                <w:t xml:space="preserve">Abdellatif Gueddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mahamoud Charahabil</w:t>
+                <w:t xml:space="preserve">Nogaye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing Ndiaye</w:t>
+                <w:t xml:space="preserve">Darius Nzepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Ndoye</w:t>
+                <w:t xml:space="preserve">Aissatou Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Microbiology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJMR2023.9712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jgen.88302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936669v1</w:t>
+                <w:t xml:space="preserve">hal-04936670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent draft genome sequence of Bradyrhizobium vignae, strain ISRA 400, an elite nitrogen-fixing bacterium, isolated from the groundnut growing area in Senegal</w:t>
+                <w:t xml:space="preserve">Density and diversity of arbuscular mycorrhizal fungi in Anacardium occidentale L. plantations in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diariatou Niang</w:t>
+                <w:t xml:space="preserve">Marie Odile Khémes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Gueddou</w:t>
+                <w:t xml:space="preserve">Abdoulaye Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nogaye Niang</w:t>
+                <w:t xml:space="preserve">Mohamed Mahamoud Charahabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Nzepang</w:t>
+                <w:t xml:space="preserve">Landing Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Sambou</w:t>
+                <w:t xml:space="preserve">Fatou Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.52-57. </w:t>
+              <w:t xml:space="preserve">African Journal of Microbiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jgen.88302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5897/AJMR2023.9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936670v1</w:t>
+                <w:t xml:space="preserve">hal-04936669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of symbiotic associations with Frankia and arbuscular mycorrhizal fungi on antioxidant activity and cell ultrastructure in C. equisetifolia and C. obesa under salt stress</w:t>
               </w:r>
@@ -1949,567 +1949,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fonceka</w:t>
+                <w:t xml:space="preserve">Maximilian Griesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Fall</w:t>
+                <w:t xml:space="preserve">Yue Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Fabra</w:t>
+                <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ibañez</w:t>
+                <w:t xml:space="preserve">Yue Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628295v1</w:t>
+                <w:t xml:space="preserve">hal-02479077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hocher</w:t>
+                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fonceka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.384-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622849v1</w:t>
+                <w:t xml:space="preserve">hal-02628295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Haberer</w:t>
+                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (6398), </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04721416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Griesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2018, 361 (6398), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479077v1</w:t>
+                <w:t xml:space="preserve">hal-04721416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell remodeling and subtilase gene expression in the actinorhizal plant Discaria trinervis highlight host orchestration of intercellular Frankia colonization</w:t>
               </w:r>
@@ -3025,295 +3025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecies variation in sodium partitioning, potassium and proline accumulation under salt stress in &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; Forst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+                <w:t xml:space="preserve">Krystelle Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Dhanya</w:t>
+                <w:t xml:space="preserve">Rediet Oshone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thushara Pillai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. S. C. Jayaraj</w:t>
+                <w:t xml:space="preserve">Joël Fardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-016-0424-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633936v1</w:t>
+                <w:t xml:space="preserve">hal-01606679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
+                <w:t xml:space="preserve">Intraspecies variation in sodium partitioning, potassium and proline accumulation under salt stress in &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Dhanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystelle Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+                <w:t xml:space="preserve">Thushara Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediet Oshone</w:t>
+                <w:t xml:space="preserve">S. M. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fardoux</w:t>
+                <w:t xml:space="preserve">R. S. C. Jayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, 16 p. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1-3), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-016-0424-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606679v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, growth and physiological responses of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter and Prosopis juliflora (Swartz) DC to salinity stress in greenhouse conditions</w:t>
               </w:r>
@@ -3427,307 +3427,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of lead tolerance and accumulation in metallicolous and non-metallicolous populations of Hirschfeldia incana</w:t>
+                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
+                <w:t xml:space="preserve">Lorena Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Mzibri</w:t>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Doumas</w:t>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Bendaou</w:t>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109, pp.186-192. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.1723-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137910v1</w:t>
+                <w:t xml:space="preserve">hal-01436175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of lead tolerance and accumulation in metallicolous and non-metallicolous populations of Hirschfeldia incana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Carro</w:t>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petar Pujic</w:t>
+                <w:t xml:space="preserve">Mohammed El Mzibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">Najib Bendaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of auxin signaling in Frankia species-infected cells in Casuarina glauca nodules leads to increased nodulation</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystelle Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Abdel-Lateif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,90 +4530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (2), pp.700-711. </w:t>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin carriers localization drives auxin accumulation in plant cells infected by Frankia in Casuarina glauca actinorhizal nodules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,138 +5024,420 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.107.101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00848586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité des caractères liés à la fixation biologique d'azote et au rendement dans la core-collection du Réseau Africain pour l'Amélioration de l'Arachide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupérier Loko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the genetic bases of peanut biological nitrogen fixation using an African peanut core-collection and GWAS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupérier Loko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Foncéka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Aussois, France. pp.55-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of biological nitrogen fixation in peanut (Arachis hypogaea L.) using an interspecific QTL-mapping population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius T Nzepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,589 +5456,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wild to cultivated peanuts: exploring the soil microbial diversity to sustainably promote biological nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maimouna Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loko Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Zayia Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenotypic characterization of peanut (Arachis hypogaea) bradyrhizobia from Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogaye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Canguio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936676v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-05181152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, Antony (ed.); Laplaze, Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jasmonate in plant biology : methods and protocols</w:t>
@@ -6232,64 +6232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
@@ -6434,51 +6434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC716EE"/>
+    <w:nsid w:val="BC6566FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>