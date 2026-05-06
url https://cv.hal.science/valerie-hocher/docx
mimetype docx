--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -173,6200 +173,6334 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals genetic factors underlying impaired symbiotic nitrogen fixation in lines derived from crosses between cultivated peanut (Arachis hypogaea L.) and its wild ancestors</w:t>
+                <w:t xml:space="preserve">Beneficial and adverse effects of bio-inoculation on predicted functional microbial communities in salt-land restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Tchoutang Nzepang</w:t>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maimouna Cissoko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.556. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11739-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.70568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206266v1</w:t>
+                <w:t xml:space="preserve">hal-05578442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up Agrobacterium tumefaciens-mediated transformation of the tropical legume Aeschynomene evenia, a powerful tool for studying gene function in Nod Factor-independent symbiosis</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals genetic factors underlying impaired symbiotic nitrogen fixation in lines derived from crosses between cultivated peanut (Arachis hypogaea L.) and its wild ancestors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
+                <w:t xml:space="preserve">Darius Tchoutang Nzepang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maimouna Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Cartieaux</w:t>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chabrillange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamel Gully</w:t>
+                <w:t xml:space="preserve">Hocher V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hocher</w:t>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0297547. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11739-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935456v1</w:t>
+                <w:t xml:space="preserve">hal-05206266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogenomics and phylotranscriptomics provide insights into the genetic complexity of nitrogen-fixing root-nodule symbiosis</w:t>
+                <w:t xml:space="preserve">Setting up Agrobacterium tumefaciens-mediated transformation of the tropical legume Aeschynomene evenia, a powerful tool for studying gene function in Nod Factor-independent symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
+                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Fu</w:t>
+                <w:t xml:space="preserve">Fabienne Cartieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfei Xian</w:t>
+                <w:t xml:space="preserve">Nathalie Chabrillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuli Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Feng</w:t>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100671⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0297547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304532v2</w:t>
+                <w:t xml:space="preserve">hal-04935456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTLs Associated with Biological Nitrogen Fixation Traits in Peanuts (Arachis hypogaea L.) Using an Interspecific Population Derived from the Cross between the Cultivated Species and Its Wild Ancestors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative phylogenomics and phylotranscriptomics provide insights into the genetic complexity of nitrogen-fixing root-nodule symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius T Nzepang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamel Gully</w:t>
+                <w:t xml:space="preserve">Yuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël R Nguepjop</w:t>
+                <w:t xml:space="preserve">Wenfei Xian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
+                <w:t xml:space="preserve">Xiuli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hodo-Abalo Tossim</w:t>
+                <w:t xml:space="preserve">Yong Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (4), pp.797. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.100671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes14040797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119347v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent draft genome sequence of Bradyrhizobium vignae, strain ISRA 400, an elite nitrogen-fixing bacterium, isolated from the groundnut growing area in Senegal</w:t>
+                <w:t xml:space="preserve">Mapping of QTLs Associated with Biological Nitrogen Fixation Traits in Peanuts (Arachis hypogaea L.) Using an Interspecific Population Derived from the Cross between the Cultivated Species and Its Wild Ancestors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diariatou Niang</w:t>
+                <w:t xml:space="preserve">Darius T Nzepang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Gueddou</w:t>
+                <w:t xml:space="preserve">Joël R Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nogaye Niang</w:t>
+                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Nzepang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aissatou Sambou</w:t>
+                <w:t xml:space="preserve">Hodo-Abalo Tossim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jgen.88302⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936670v1</w:t>
+                <w:t xml:space="preserve">hal-04119347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and diversity of arbuscular mycorrhizal fungi in Anacardium occidentale L. plantations in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent draft genome sequence of Bradyrhizobium vignae, strain ISRA 400, an elite nitrogen-fixing bacterium, isolated from the groundnut growing area in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diariatou Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Odile Khémes</w:t>
+                <w:t xml:space="preserve">Abdellatif Gueddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Soumare</w:t>
+                <w:t xml:space="preserve">Nogaye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mahamoud Charahabil</w:t>
+                <w:t xml:space="preserve">Darius Nzepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatou Ndoye</w:t>
+                <w:t xml:space="preserve">Aissatou Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Microbiology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJMR2023.9712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jgen.88302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936669v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of symbiotic associations with Frankia and arbuscular mycorrhizal fungi on antioxidant activity and cell ultrastructure in C. equisetifolia and C. obesa under salt stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and diversity of arbuscular mycorrhizal fungi in Anacardium occidentale L. plantations in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Khémes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+                <w:t xml:space="preserve">Abdoulaye Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+                <w:t xml:space="preserve">Mohamed Mahamoud Charahabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ngom</w:t>
+                <w:t xml:space="preserve">Landing Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Cooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pignoly</w:t>
+                <w:t xml:space="preserve">Fatou Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13416979.2022.2037837⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Microbiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJMR2023.9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588336v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the symbiotic Frankia sp. strain B2 isolated from root nodules of Casuarina cunninghamiana found in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of symbiotic associations with Frankia and arbuscular mycorrhizal fungi on antioxidant activity and cell ultrastructure in C. equisetifolia and C. obesa under salt stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Belaid</w:t>
+                <w:t xml:space="preserve">Keren Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Swanson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+                <w:t xml:space="preserve">Sarah Pignoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jgen.38461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.96-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13416979.2022.2037837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662903v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Arbuscular Mycorrhizal Fungi on Plant Growth and Performance: Importance in Biotic and Abiotic Stressed Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of the symbiotic Frankia sp. strain B2 isolated from root nodules of Casuarina cunninghamiana found in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Swanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+                <w:t xml:space="preserve">A. Carré-Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioumacor Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hocher</w:t>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d12100370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jgen.38461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127168v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Casuarina Plantations Inoculated with Arbuscular Mycorrhizal Fungi and Frankia on the Diversity of Herbaceous Vegetation in Saline Environments in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Roles of Arbuscular Mycorrhizal Fungi on Plant Growth and Performance: Importance in Biotic and Abiotic Stressed Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d12080293⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d12100370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936674v1</w:t>
+                <w:t xml:space="preserve">hal-03127168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitotetraose activates the fungal-dependent endosymbiotic signaling pathway in actinorhizal plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leandro Imanishi</w:t>
+                <w:t xml:space="preserve">Effect of Casuarina Plantations Inoculated with Arbuscular Mycorrhizal Fungi and Frankia on the Diversity of Herbaceous Vegetation in Saline Environments in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dioumacor Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223149⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d12080293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961598v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling in actinorhizal root nodule symbioses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
+                <w:t xml:space="preserve">Chitotetraose activates the fungal-dependent endosymbiotic signaling pathway in actinorhizal plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iltaf Abdou-Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassen Gherbi</w:t>
+                <w:t xml:space="preserve">Leandro Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-018-1182-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617947v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinorhizal signaling molecules : Frankia root hair deforming factor shares properties with NIN inducing factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Signalling in actinorhizal root nodule symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Gherbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01494⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-018-1182-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956101v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Griesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+              <w:t xml:space="preserve">, 2018, 361 (6398), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02479077v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ibañez</w:t>
+                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Griesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628295v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hocher</w:t>
+                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fonceka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (3), 11 p. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.384-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622849v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Haberer</w:t>
+                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721416v1</w:t>
+                <w:t xml:space="preserve">hal-02622849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell remodeling and subtilase gene expression in the actinorhizal plant Discaria trinervis highlight host orchestration of intercellular Frankia colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iltaf Abdou-Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219 (3), pp.1018-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tree growth in salt-affected soils under greenhouse conditions using a combination of peanut shells and microbial inoculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ndigue Faye Mathieu</w:t>
+                <w:t xml:space="preserve">Actinorhizal signaling molecules : Frankia root hair deforming factor shares properties with NIN inducing factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maimouna Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Biotechnology and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/JABSD2017.0294⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602629v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
+                <w:t xml:space="preserve">Improvement of tree growth in salt-affected soils under greenhouse conditions using a combination of peanut shells and microbial inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Dioumacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhoum Niokhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Fatoumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystelle Gray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Fardoux</w:t>
+                <w:t xml:space="preserve">Ndigue Faye Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Biotechnology and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/JABSD2017.0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606679v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecies variation in sodium partitioning, potassium and proline accumulation under salt stress in &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; Forst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Dhanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+                <w:t xml:space="preserve">Thushara Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Dhanya</w:t>
+                <w:t xml:space="preserve">S. M. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. C. Jayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (1-3), pp.117-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13199-016-0424-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination, growth and physiological responses of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter and Prosopis juliflora (Swartz) DC to salinity stress in greenhouse conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diouf Fatou</w:t>
+                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystelle Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rediet Oshone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ly Mamadou</w:t>
+                <w:t xml:space="preserve">Joël Fardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (37), pp.2017-2027. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJB2016.15518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602644v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germination, growth and physiological responses of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter and Prosopis juliflora (Swartz) DC to salinity stress in greenhouse conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Dioumacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhoum Niokhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Fatoumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Carro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">O. Ly Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (37), pp.2017-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJB2016.15518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436175v1</w:t>
+                <w:t xml:space="preserve">hal-04602644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of lead tolerance and accumulation in metallicolous and non-metallicolous populations of Hirschfeldia incana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mzibri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Bendaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.186-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of auxin signaling in Frankia species-infected cells in Casuarina glauca nodules leads to increased nodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Champion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.255307⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.1723-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186973v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casuarina NIN gene is transcriptionally activated throughout Frankia root infection as well as in response to bacterial diffusible signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of auxin signaling in Frankia species-infected cells in Casuarina glauca nodules leads to increased nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Clavijo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Acolatse</w:t>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13506⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (3), pp.1149-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.255307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639550v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential transcriptional regulators of actinorhizal symbioses in Casuarina glauca and Alnus glutinosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Casuarina NIN gene is transcriptionally activated throughout Frankia root infection as well as in response to bacterial diffusible signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Diédhiou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Boris Parizot</w:t>
+                <w:t xml:space="preserve">Jennifer Acolatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0342-z⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (3), pp.887-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487465v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The independent acquisition of plant root nitrogen-fixing symbiosis in fabids recruited the same genetic pathway for nodule organogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+                <w:t xml:space="preserve">Identification of potential transcriptional regulators of actinorhizal symbioses in Casuarina glauca and Alnus glutinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Diédhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystelle Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Meriem Benabdoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+                <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064515⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0342-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651288v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the chalcone synthase gene in Casuarina glauca highlights the important role of flavonoids during nodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The independent acquisition of plant root nitrogen-fixing symbiosis in fabids recruited the same genetic pathway for nodule organogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Meriem Benabdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Abdel-Lateif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Mathish Nambiar-Veetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vaissayre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12326⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837685v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the isoflavonoid pathway in actinorhizal symbioses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silencing of the chalcone synthase gene in Casuarina glauca highlights the important role of flavonoids during nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Abdel-Lateif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Verries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Auguy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guerin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP11014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (4), pp.1012 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649431v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (2), pp.700-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.174151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of transgenic Casuarinaceae to our knowledge of the actinorhizal symbioses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathish Nambiar-Veetil</w:t>
+                <w:t xml:space="preserve">Activation of the isoflavonoid pathway in actinorhizal symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Abdel-Lateif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chonglu Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zuzanna Michalak</w:t>
+                <w:t xml:space="preserve">Vanessa Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-009-0036-8⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8-9), pp.690 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP11014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833620v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin carriers localization drives auxin accumulation in plant cells infected by Frankia in Casuarina glauca actinorhizal nodules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of transgenic Casuarinaceae to our knowledge of the actinorhizal symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathish Nambiar-Veetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chonglu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Beauchemin</w:t>
+                <w:t xml:space="preserve">Zuzanna Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.163394⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (1-2), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-009-0036-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554754v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin influx activity is associated with Frankia infection during actinorhizal nodule formation in Casuarina glauca.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auxin carriers localization drives auxin accumulation in plant cells infected by Frankia in Casuarina glauca actinorhizal nodules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Péret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Auguy</w:t>
+                <w:t xml:space="preserve">Nicholas J Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (3), pp.1372-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.163394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxin influx activity is associated with Frankia infection during actinorhizal nodule formation in Casuarina glauca.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Swarup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (4), pp.1852-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.107.101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00848586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the genetic basis of biological nitrogen fixation in peanut (Arachis hypogaea L.) using an interspecific QTL-mapping population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius T Nzepang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodo-Abalo Tossim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From wild to cultivated peanuts: exploring the soil microbial diversity to sustainably promote biological nitrogen fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maimouna Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loko Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Zayia Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic and phenotypic characterization of peanut (Arachis hypogaea) bradyrhizobia from Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogaye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Canguio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des caractères liés à la fixation biologique d'azote et au rendement dans la core-collection du Réseau Africain pour l'Amélioration de l'Arachide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupérier Loko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissatou Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic bases of peanut biological nitrogen fixation using an African peanut core-collection and GWAS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupérier Loko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Foncéka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2023, Aussois, France. pp.55-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181152v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04936676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Frankia genome studies and molecular aspects of tolerance to environmental stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antony Champion</w:t>
+                <w:t xml:space="preserve">Establishment of actinorhizal symbiosis in response to ethylene, salicylic acid, and jasmonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, Antony (ed.); Laplaze, Laurent (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Plant Beneficial Microbes in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818469-1.00031-6⟩</w:t>
+              <w:t xml:space="preserve">Jasmonate in plant biology : methods and protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humana Press, pp.117-130, 2020, Methods in Molecular Biology, 978-1-0716-0141-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0142-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130305v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of actinorhizal symbiosis in response to ethylene, salicylic acid, and jasmonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+                <w:t xml:space="preserve">Advances in Frankia genome studies and molecular aspects of tolerance to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jasmonate in plant biology : methods and protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0142-6_9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Plant Beneficial Microbes in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.381-389, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818469-1.00031-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283087v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Methods for Research on Actinorhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Rhizosphere Biology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt D., Sharma A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-59, 2019, Rhizosphere Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Transcriptomics Revealed New Information on Actinorhizal Symbioses Establishment and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-432, 2015, 9781119053095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119053095.ch42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6434,51 +6568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC6566FE"/>
+    <w:nsid w:val="9BDE4227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6665,51 +6799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>