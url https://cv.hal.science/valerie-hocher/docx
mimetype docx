--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1949,1103 +1949,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Haberer</w:t>
+                <w:t xml:space="preserve">Actinorhizal signaling molecules : Frankia root hair deforming factor shares properties with NIN inducing factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maimouna Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721416v1</w:t>
+                <w:t xml:space="preserve">hal-01956101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Griesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+              <w:t xml:space="preserve">, 2018, 361 (6398), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02479077v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ibañez</w:t>
+                <w:t xml:space="preserve">Phylogenomics reveals multiple losses of nitrogen-fixing root nodule symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Griesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6398), pp.1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628295v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hocher</w:t>
+                <w:t xml:space="preserve">Genetic diversity and symbiotic efficiency of rhizobial strains isolated from nodules of peanut ( Arachis hypogaea L.) in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fonceka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (3), 11 p. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.384-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622849v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell remodeling and subtilase gene expression in the actinorhizal plant Discaria trinervis highlight host orchestration of intercellular Frankia colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Genre</w:t>
+                <w:t xml:space="preserve">Selection of arbuscular mycorrhizal fungal strains to improve &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Casuarina glauca&amp;lt;/em&amp;gt; Sieb. tolerance to salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Ibrahima Djighaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15216⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345211v1</w:t>
+                <w:t xml:space="preserve">hal-02622849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
+                <w:t xml:space="preserve">Cell remodeling and subtilase gene expression in the actinorhizal plant Discaria trinervis highlight host orchestration of intercellular Frankia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iltaf Abdou-Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0714-x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (3), pp.1018-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602622v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976509v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinorhizal signaling molecules : Frankia root hair deforming factor shares properties with NIN inducing factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t>
+                <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dioumacor Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0714-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01956101v1</w:t>
+                <w:t xml:space="preserve">hal-02976509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of tree growth in salt-affected soils under greenhouse conditions using a combination of peanut shells and microbial inoculation</w:t>
               </w:r>
@@ -3159,295 +3159,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecies variation in sodium partitioning, potassium and proline accumulation under salt stress in &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; Forst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+                <w:t xml:space="preserve">Krystelle Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Dhanya</w:t>
+                <w:t xml:space="preserve">Rediet Oshone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thushara Pillai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. S. C. Jayaraj</w:t>
+                <w:t xml:space="preserve">Joël Fardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-016-0424-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633936v1</w:t>
+                <w:t xml:space="preserve">hal-01606679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic performance of diverse Frankia strains on salt-stressed Casuarina glauca and Casuarina equisetifolia plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariama Ngom</w:t>
+                <w:t xml:space="preserve">Intraspecies variation in sodium partitioning, potassium and proline accumulation under salt stress in &amp;lt;em&amp;gt;Casuarina equisetifolia&amp;lt;/em&amp;gt; Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendran Kamalabai Selvakesavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Dhanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystelle Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+                <w:t xml:space="preserve">Thushara Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediet Oshone</w:t>
+                <w:t xml:space="preserve">S. M. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fardoux</w:t>
+                <w:t xml:space="preserve">R. S. C. Jayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, 16 p. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1-3), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-016-0424-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606679v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, growth and physiological responses of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter and Prosopis juliflora (Swartz) DC to salinity stress in greenhouse conditions</w:t>
               </w:r>
@@ -3561,307 +3561,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of lead tolerance and accumulation in metallicolous and non-metallicolous populations of Hirschfeldia incana</w:t>
+                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
+                <w:t xml:space="preserve">Lorena Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Mzibri</w:t>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Doumas</w:t>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Bendaou</w:t>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109, pp.186-192. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.1723-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137910v1</w:t>
+                <w:t xml:space="preserve">hal-01436175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alnus peptides modify membrane porosity and induce the release of nitrogen-rich metabolites from nitrogen-fixing $Frankia$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of lead tolerance and accumulation in metallicolous and non-metallicolous populations of Hirschfeldia incana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Carro</w:t>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petar Pujic</w:t>
+                <w:t xml:space="preserve">Mohammed El Mzibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">Najib Bendaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of auxin signaling in Frankia species-infected cells in Casuarina glauca nodules leads to increased nodulation</w:t>
               </w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystelle Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4511,295 +4511,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t>
+                <w:t xml:space="preserve">Activation of the isoflavonoid pathway in actinorhizal symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Hocher</w:t>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Abdel-Lateif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Auguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doumas</w:t>
+                <w:t xml:space="preserve">Pablo Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.174151⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8-9), pp.690 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP11014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599363v1</w:t>
+                <w:t xml:space="preserve">hal-02649431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the isoflavonoid pathway in actinorhizal symbioses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (8-9), pp.690 - 696. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.700-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP11014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.174151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649431v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of transgenic Casuarinaceae to our knowledge of the actinorhizal symbioses</w:t>
               </w:r>
@@ -4932,51 +4932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin carriers localization drives auxin accumulation in plant cells infected by Frankia in Casuarina glauca actinorhizal nodules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (4), pp.1852-62. </w:t>
@@ -5158,138 +5158,420 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.107.101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00848586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité des caractères liés à la fixation biologique d'azote et au rendement dans la core-collection du Réseau Africain pour l'Amélioration de l'Arachide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupérier Loko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the genetic bases of peanut biological nitrogen fixation using an African peanut core-collection and GWAS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupérier Loko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Foncéka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Aussois, France. pp.55-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of biological nitrogen fixation in peanut (Arachis hypogaea L.) using an interspecific QTL-mapping population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius T Nzepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Zaiya Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,589 +5590,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wild to cultivated peanuts: exploring the soil microbial diversity to sustainably promote biological nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maimouna Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Romaric Nguepjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loko Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Zayia Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenotypic characterization of peanut (Arachis hypogaea) bradyrhizobia from Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogaye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Canguio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936676v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-05181152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, Antony (ed.); Laplaze, Laurent (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jasmonate in plant biology : methods and protocols</w:t>
@@ -6193,51 +6193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Methods for Research on Actinorhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,64 +6366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Alloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
@@ -6568,51 +6568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BDE4227"/>
+    <w:nsid w:val="FB8389A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6799,51 +6799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-hocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5522-8104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divnfix.wordpress.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Djighaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ngom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Cissoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Tchoutang Nzepang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocher V." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11739-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabrillange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304532v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Xian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius T Nzepang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Nguepjop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zaiya Zazou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodo-Abalo Tossim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14040797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gueddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Nzepang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Sambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.88302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Kh&#233;mes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahamoud Charahabil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Ndiaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJMR2023.9712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Cooper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pignoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13416979.2022.2037837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.38461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12100370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12080293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Abdou-Pavy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Gherbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-018-1182-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Griesmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Haberer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonceka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fabra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iba&#241;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0747-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Gray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rediet Oshone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01331" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Kamalabai Selvakesavan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Dhanya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushara Pillai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Abraham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. C. Jayaraj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0424-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Carro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.257" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mzibri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Bendaou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NS5VQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diedhiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Acolatse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13506" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Cissoko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0342-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Abdel-Lateif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Badin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonglu Zhong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Michalak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-009-0036-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Beauchemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dup&#233;rier Loko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Romaric Nguepjop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fonc&#233;ka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loko Duperier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Zayia Zazou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Dione" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canguio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cissoko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cissoko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818469-1.00031-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119053095.ch42" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>