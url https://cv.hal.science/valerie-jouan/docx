--- v0 (2026-03-27)
+++ v1 (2026-05-09)
@@ -478,472 +478,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tLyp–1: A peptide suitable to target NRP–1 receptor</w:t>
+                <w:t xml:space="preserve">Cyanine-based [ 18 F]F- C -glycosyl dual imaging probe: synthesis, physico-chemical characterization, in vitro binding evaluation and direct [ 18 F]fluorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Larue</w:t>
+                <w:t xml:space="preserve">Timothé Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t>
+                <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Al-Thiabat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+                <w:t xml:space="preserve">Dylan Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.106200⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (6), pp.3055-3066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ06134A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863449v1</w:t>
+                <w:t xml:space="preserve">hal-03951310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Schohn</w:t>
+                <w:t xml:space="preserve">tLyp–1: A peptide suitable to target NRP–1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al-Thiabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.106200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.106200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520282v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanine-based [ 18 F]F- C -glycosyl dual imaging probe: synthesis, physico-chemical characterization, in vitro binding evaluation and direct [ 18 F]fluorination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dylan Chapeau</w:t>
+                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mourot</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (6), pp.3055-3066. </w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NJ06134A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951310v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clickable C-glycosyl scaffold for the development of a dual fluorescent and [18F]fluorinated cyanine-containing probe and preliminary in vitro/vivo evaluation by fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,51 +1020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,77 +2935,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl compounds: multifunctional scaffolds for the development of dual imaging tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,64 +3060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clickable C-glycosyl scaffold for RGD peptide dimer labelling and application in bimodal [18F]PET/NIRF imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,64 +3185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-glycosyl compounds for bimodal TEP/FPIR imaging and application for RGD peptide labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,277 +5171,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the CD73 transfer into NK cells by exosomes derived from Wharton’s jelly mesenchymal stem cells and its immunomodulatory effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Louis</w:t>
+                <w:t xml:space="preserve">Pouvoir radiopotentialisant in vitro de nanoparticules hybrides à base de métaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héna Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Retif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESGCT Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10ème Forum du Cancéropôle Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nancy, France. 10ème Forum du Cancéropôle Grand-Est, 59- poster 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717697v1</w:t>
+                <w:t xml:space="preserve">hal-01409010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir radiopotentialisant in vitro de nanoparticules hybrides à base de métaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Evaluation of the CD73 transfer into NK cells by exosomes derived from Wharton’s jelly mesenchymal stem cells and its immunomodulatory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Forum du Cancéropôle Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nancy, France. 10ème Forum du Cancéropôle Grand-Est, 59- poster 14</w:t>
+              <w:t xml:space="preserve">ESGCT Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409010v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5699,51 +5699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Ariztia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chapeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ06134A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03155777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Maskali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA09274F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Willemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reinhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;na Paquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S111320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Perspicace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Ragno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ballante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sartini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.03.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW5ZNWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.07.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NMPZ372-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dewachter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ra&#235;th-Fries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.anes.0000265157.09438.1f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712264v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ding" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nou174.100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger Cannard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mengel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00418-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Ariztia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chapeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ06134A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03155777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Maskali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA09274F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Willemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reinhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;na Paquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S111320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Perspicace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Ragno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ballante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sartini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.03.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW5ZNWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.07.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NMPZ372-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dewachter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ra&#235;th-Fries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.anes.0000265157.09438.1f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04459160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712264v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ding" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nou174.100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Massin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger Cannard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mengel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00418-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>