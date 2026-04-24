--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valérie Jousseaume </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences à l'Institut de Géographie et d'Aménagement de l'Université de Nantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -607,248 +613,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two centuries of economic territorial dynamics: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Agricultures et villes : des articulations renouvelées, 712 (6-2016), pp.553-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.712.0553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502817v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-01277427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgs-centres et Petites villes en France</w:t>
               </w:r>
@@ -1001,1598 +1007,1598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À qui appartient la Loire-Atlantique? Propriétés et propriétaires moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1, pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sports et loisirs, la campagne plutôt bien équipée par rapport à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place publique (Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aliette Roux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1962-2007 : un demi-siècle de dynamique démographique dans l'Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jousseaume</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014-1, pp.35-45</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-1, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui appartient la Loire-Atlantique ? Propriétés et propriétaires particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-1, pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-2, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armature urbaine de la Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliette Roux</w:t>
+                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-2, pp.17-30</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-1, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Lucie Faguet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équipements du quotidien en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2013 (226), pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire-Atlantique cadastrée : héritages et dynamiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
+                <w:t xml:space="preserve">Aliette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-1, pp.25-37</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-2, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture de l'Ouest a perdu 760 000 emplois en 40 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°1/2, pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿El agua domesticada? Procesos, actores y vulnerabilidades de la ordenación territorial del valle del Loira armoricano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexiones Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp. 105-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours résidentiels des nouveaux habitants des communes de Saffré et Vay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008-1, pp.51-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne s'installe pas à Saffré par hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une nouvelle géographie des campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1-2013 (226), pp.7-23</w:t>
+              <w:t xml:space="preserve">, 2007, 202 (2007-1), pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aliette Roux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autre légume, autres lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109, pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, culture et construction identitaire dans les territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2007-3), pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familial Agregation of Calcific Aortic valve Stenosis in the Western part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scouarnec S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://circ.ahajournals.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et acteurs de l'aménagement de la zone inondable du Val nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-2, pp.57-64</w:t>
+              <w:t xml:space="preserve">, 2005, Risques et problématiques géographiques, 64, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité des hommes et des habitations face au risque d'inondation dans le Val nantais (1841-2003), entre législation nationale et pratiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 192, pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle dans les campagnes nantaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°1/2, pp.99-108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, De la campagne à la ville - Hommage au professeur Jean-Pierre PEYON, 2002-2 (58), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/canan.2002.1058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un programme de recherche sur les activités sanitaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...217 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...651 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,1285 +2796,1423 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noosphère : Raconter le monde qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métamorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif le 106, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éclipse conceptuelle de la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire des villes et des campagnes, de la Renaissance à la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRICES, Mar 2026, La Roche sur Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruralités et jeunesse : de territoires oubliés à solutions d'avenir, un élan à donner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Journée des Fondateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lien social, une question rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux du lien et ruralités, cultiver ensemble les nouvelles sociabilités rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, ANCT, Jul 2025, Paris Sénat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ruralités et jeunesse : de territoires oubliés à solutions d'avenir, un élan à donner</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit utopique pour concrétiser notre &amp;quot;retour sur terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Journée des Fondateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Retour à la terre et féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BackToEarth, Feb 2024, Ecole Supérieure des Agricultures, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courte histoire de l'agriculture : Comment nous avons décollé de la nature et pourquoi il serait sage d'y ré-atterrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et architecture. Prendre la clé des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERPA; ENSA Nantes; Université de Nantes, Sep 2024, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralité : penser la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité d'orientation et de prospective du Forum Vies Mobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum Vies Mobiles, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrétiser un nouveau récit utopique pour les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres "Ecologies rurales et populaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Ecologique du Post-Urbain, Apr 2024, La Maison de Courcelle, Saint-Loup-sur-Aujon (52), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'heure des choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme sur le divan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Français des Urbanistes, Aug 2023, Angers (France), France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atterrir : qui, que, quoi, où, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atterrir : des écologies rurales et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Ausser, UMR Géographie-Cités ; UMR Prodig ; ENSAP de Lille, Centre scientifique et Technique du Bâtiment ; en partenariat avec l'Ademe, May 2024, Paris - Fondation pour le Progrès de l'Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04585593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies rurales, l'urbanité du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences d'Urbanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires écologiques des campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une géographie post-urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etats Généraux de la Société Ecologique Post-Urbaine, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent futures lecture IV - récit pour les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUPERSTUDIO Taking the Country's Side</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'Architecture de Lausanne, Oct 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du livre &amp;quot;Plouc Pride&amp;quot;, proposer un nouveau regard sur les campagnes dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis de Jourdan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Ré]habitons les petites et moyennes villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Clermont-Ferrand, Nov 2021, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.11451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On aménage le monde comme on envisage la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous terrains ! Les petites villes, laboratoires de nouvelles expertises territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA - POPSU, Nov 2021, Paris, Cité de l’Architecture et du Patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et la campagne dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et campagnes aimables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Français des Urbanistes, Aug 2017, Brest, France. pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffit-il de densifier ? Trois réflexions sur les enjeux d'un urbanisme rural contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISST Dynamiques Rurales / Commision de géographie Rurale du CNFG, May 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two centuries of territorial dynamics: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ayutthayia, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgs centres et petites villes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4093,73 +4237,73 @@
               <w:t xml:space="preserve">Colloque « Aux frontières de l’urbain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon, Jan 2014, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and attractiveness of small cities and towns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4175,51 +4319,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The attractiveness of small and medium towns :criteria, issues and strategies / Institut de Géographie de l'Université pédagogique de Cracovie (Pologne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,976 +4373,976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On aménage le monde comme on envisage la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSU - PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38, 2022, Les Conférences POPSU, Hélène PESKINE, 978-2-11-138214-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plouc Pride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition de l'Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Monde en cours, Jean VIARD, 978-2-8159-4159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Caro Yvon; Jousseaume Valérie; Poulot Monique; Rouget Nicolas. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016/6 (712), pp.553-691, 2016, Annales de géographie, Christophe Quéva; Véronique Fourault-Cauët, 978-2-200-93024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des campagnes de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.299, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Marie</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.299, 2014, 978-2-7535-3373-8</w:t>
+                <w:t xml:space="preserve">hal-00997382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recomposition des espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.71, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recomposition des espaces ruraux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et culture dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.71, 2007</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.95, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantes, de la belle endormie au nouvel eden de l'ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.95, 2007</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica - Anthropos, 2005, Collection Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica Anthropos, 2005, Villes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle-Basse-Mer, commune ligérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica - Anthropos, 2005, Collection Villes</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.96, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Economica Anthropos, 2005, Villes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.148, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.96, 2005</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ombre d'une métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, pp.209, 1998, Espaces et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5208,744 +5352,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est notre futur tout entier, qui se réinvente au village !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Association des Maires Ruraux de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’écologie s’invente au village</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Editions Utopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2494498155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05491898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et maintenant, on fait quoi ? Aménager par temps d'effondrement / So now what we do ? Development in time of collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luna D'EMILIO; Xavier GUILLOT; François NOWAKOWSKI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rurality in action and empowerment, here and elsewhere / Ruralités en action et pouvoir d'agir ici et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267, 2022, Collection Espace Rural et Projet Spatial, 2862727458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et maintenant on fait quoi ? Aménager par temps d'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luna d'Emilio; Xavier Guillot; François Nowakowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.244-261, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer un urbanisme rural contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouzenc M., Charlery de la Masselière B. et Cavaillé F. (dir.), Etudier les ruralités contemporaines, Presses Universitaires du Midi, p.57-70</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites villes et bourgs : vers une revitalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Poulot et Legouy F. (dir.), Les espaces ruraux en France, La Documentation Photographique, n°8131, p.42-43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Carroué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des 13 régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.319, 2017, Collection U Géographie, 978-2-200-61536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieterich Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des 13 régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 319 p., 2017, (Collection U. Géographie), 978-2-200-61536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01240063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la vulnérabilité architecturale de l'habitat en zone inondable L'exemple du Val nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5961,193 +6105,193 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.199-214, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions de la population de 1954 à 2005 en Loire-Atlantique et dans le nord de la Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bodiguel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et partage de l'eau. Le Bassin versant de Grand-Lieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.78-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille géographique des territoires ruraux. Un outil méthodologique por l'étude des campagnes vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Des campagnes vivantes : un modèle pour l'Europe" mélanges offerts au professeur Jean Renard, CESTAN, IGARUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6157,284 +6301,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plouc pride : l'avenir est dans les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et la campagne dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Villes et campagnes aimables : kiffez vos territoires", actes de l'université d'été 2017 du Conseil Français des Urbanistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art de vivre au village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement de la vallée de 1830 à 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6444,95 +6588,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallet, bourg rural ou petite ville ?&amp;quot; dans KAYSER B. (dir.),&amp;quot;Les bourgs sur la piste du développement&amp;quot;, rapport en 3 tomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADERGES, Ministère de l'Agriculture et de la Forêt. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02880911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6542,105 +6686,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLOUC PRIDE - Récit pour les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02880765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6787,51 +6931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636647v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Scouarnec S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landrein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.2002.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.11451" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-conferences-popsu-r121.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/architecture.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02880765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636647v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrandon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Scouarnec S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landrein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.2002.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.11451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-conferences-popsu-r121.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/architecture.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02880765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>