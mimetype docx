--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -522,430 +522,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bourgs-centres et Petites villes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aux frontières de l'urbain - petites villes du monde (volume 1), 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Dynamics Of Small Towns In France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue: Small towns as centres of rural areas, 8 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/euco-2016-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two centuries of economic territorial dynamics: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.67-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01277427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Agricultures et villes : des articulations renouvelées, 712 (6-2016), pp.553-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.712.0553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502817v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01428853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites villes de la Vendée choletaise : trajectoires démographiques et économiques des années 1960 à nos jours</w:t>
               </w:r>
@@ -1007,466 +1007,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sports et loisirs, la campagne plutôt bien équipée par rapport à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À qui appartient la Loire-Atlantique? Propriétés et propriétaires moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014-1, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire-Atlantique cadastrée : héritages et dynamiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Aliette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-1, pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-2, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00858702v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01428785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1962-2007 : un demi-siècle de dynamique démographique dans l'Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliette Roux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-2, pp.17-30</w:t>
+              <w:t xml:space="preserve">, 2013, 2013-1, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428805v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'armature urbaine de la Loire-Atlantique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À qui appartient la Loire-Atlantique ? Propriétés et propriétaires particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
+                <w:t xml:space="preserve">Aliette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013-2, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armature urbaine de la Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013-1, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équipements du quotidien en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1482,1123 +1564,1041 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2013 (226), pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture de l'Ouest a perdu 760 000 emplois en 40 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013-2, pp.57-64</w:t>
+              <w:t xml:space="preserve">, 2010, n°1/2, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿El agua domesticada? Procesos, actores y vulnerabilidades de la ordenación territorial del valle del Loira armoricano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexiones Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp. 105-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours résidentiels des nouveaux habitants des communes de Saffré et Vay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°1/2, pp.99-108</w:t>
+              <w:t xml:space="preserve">, 2008, 2008-1, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une nouvelle géographie des campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflexiones Geográficas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp. 105-121</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 202 (2007-1), pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les parcours résidentiels des nouveaux habitants des communes de Saffré et Vay</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autre légume, autres lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109, pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne s'installe pas à Saffré par hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, culture et construction identitaire dans les territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2007-3), pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familial Agregation of Calcific Aortic valve Stenosis in the Western part of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scouarnec S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://circ.ahajournals.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et acteurs de l'aménagement de la zone inondable du Val nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2008-1, pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2005, Risques et problématiques géographiques, 64, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On ne s'installe pas à Saffré par hasard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité des hommes et des habitations face au risque d'inondation dans le Val nantais (1841-2003), entre législation nationale et pratiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 202 (2007-1), pp.7-8</w:t>
+              <w:t xml:space="preserve">, 2004, 192, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle dans les campagnes nantaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...212 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Risques et problématiques géographiques, 64, pp.23-42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, De la campagne à la ville - Hommage au professeur Jean-Pierre PEYON, 2002-2 (58), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/canan.2002.1058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un programme de recherche sur les activités sanitaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,441 +3106,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atterrir : qui, que, quoi, où, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atterrir : des écologies rurales et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Ausser, UMR Géographie-Cités ; UMR Prodig ; ENSAP de Lille, Centre scientifique et Technique du Bâtiment ; en partenariat avec l'Ademe, May 2024, Paris - Fondation pour le Progrès de l'Homme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04585593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'heure des choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urbanisme sur le divan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Français des Urbanistes, Aug 2023, Angers (France), France. pp.49-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concrétiser un nouveau récit utopique pour les campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes rencontres "Ecologies rurales et populaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Ecologique du Post-Urbain, Apr 2024, La Maison de Courcelle, Saint-Loup-sur-Aujon (52), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit utopique pour concrétiser notre &amp;quot;retour sur terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour à la terre et féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BackToEarth, Feb 2024, Ecole Supérieure des Agricultures, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courte histoire de l'agriculture : Comment nous avons décollé de la nature et pourquoi il serait sage d'y ré-atterrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et architecture. Prendre la clé des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERPA; ENSA Nantes; Université de Nantes, Sep 2024, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralité : penser la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité d'orientation et de prospective du Forum Vies Mobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum Vies Mobiles, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565409v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-04585593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies rurales, l'urbanité du futur ?</w:t>
               </w:r>
@@ -3589,234 +3589,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour du livre &amp;quot;Plouc Pride&amp;quot;, proposer un nouveau regard sur les campagnes dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mardis de Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginaires écologiques des campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une géographie post-urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etats Généraux de la Société Ecologique Post-Urbaine, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent futures lecture IV - récit pour les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUPERSTUDIO Taking the Country's Side</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'Architecture de Lausanne, Oct 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828563v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ayutthayia, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4218,51 +4218,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Aux frontières de l’urbain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon, Jan 2014, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144764v1</w:t>
@@ -4529,90 +4529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Caro Yvon; Jousseaume Valérie; Poulot Monique; Rouget Nicolas. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4656,51 +4656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des campagnes de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition des espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.71, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et culture dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.95, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,50 +5002,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Chapelle-Basse-Mer, commune ligérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.96, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5086,145 +5174,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica Anthropos, 2005, Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008103v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire</w:t>
               </w:r>
@@ -6931,51 +6931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636647v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrandon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Scouarnec S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landrein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.2002.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.11451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-conferences-popsu-r121.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/architecture.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02880765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.740.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636647v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Probst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Scouarnec S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landrein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.2002.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.11451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-conferences-popsu-r121.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/architecture.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02880765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>