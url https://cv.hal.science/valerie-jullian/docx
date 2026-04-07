--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Jullian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadinapyridine sesquiterpene alkaloids from Artemisia annua and in vitro cytotoxicity and antiplasmodial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0331186. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0331186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the composition and antiplasmodial activity of Artemisia annua teas using an untargeted metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0330682. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the regulations for the marketing and quality control of herbal products used for health purposes in France, Peru and West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Yolanda Castro-Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordiasecosides G-J, 9,10-Seco-29-norcycloartane glycosides isolated from Cordia lutea and their antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2022.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothearath Sorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Danoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la toxicidad de chalconas sintéticas con potencial anti-Leishmania en ratones BALB/c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Yauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Peruana de Medicina Experimental y Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.424 - 33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17843/rpmesp.2021.383.6937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Isocedrenes from Perezia multiflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (03), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1298-4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and activity against human colorectal cancer cells Caco-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of compounds from Chrysosporium multifidum, a fungus with moderate antimicrobial activity isolated from Hermetia illucens gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesenia Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0218837. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Anti-infective Activity of 9,10-Seco-29-norcycloartane Glycosides Isolated from the Flowers of the Peruvian Medicinal Plant Cordia lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (12), pp.3233-3241. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Hura crepitans L. latex by ultra-high-performance liquid chromatography/atmospheric pressure chemical ionisation linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icram Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative activity and phenotypic modification induced by selected Peruvian medicinal plants on human hepatocellular carcinoma Hep3B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Edouard Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.185-199. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Gonzales de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severo Baldeón Malpartida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamilton Beltrán Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Activity of Benzo[c]phenanthridines against Leishmania amazonensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.902-906. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1382826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picrasin K, a new quassinoid from Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dufies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (12), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13880209.2010.517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Hoakwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living library of The Cotapata National Park in Bolivia: an example of application of Bolivian law on the access to genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosy de Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.1853-1859. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9296-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivianine, a new sesterpene with an unusual skeleton from Hedyosmum angustifolium, and its isomer, isobolivianine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (23), pp.4693-4696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian plants from Peru used by Quechua and Mestizo to treat malaria with evaluation of their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garcia-Pizango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.482-489. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of use of a traditional antimalarial remedy from French Guiana, Zanthoxylum rhoifolium Lam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.348-352. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxygenated clerodane diterpenoids from Laetia procera (Poepp.) Eichler (Flacourtiaceae), with antiplasmodial and antileishmanial activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.5065-5070. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.07.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and antileishmanial activities of herbal Pseudelephantopus spiralis (Less.) Cronquist and Isolated Hirsutinolide-Type Sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference American Council for Medicinally Active Plants (ACMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitoquímica de especies con actividad en H. pylori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I CONGRESO MUNDIAL DE FITOTERAPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kanadjigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Malaria to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Symposium International AFERP-STOLON «Biodiversité et Substances naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congres on natural products research, joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel antipaludique d’extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie et du Vanuatu. Exemple d’Alyxia stellata (J.G.Forster) Roemer&Schultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Jullian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadinapyridine sesquiterpene alkaloids from Artemisia annua and in vitro cytotoxicity and antiplasmodial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0331186. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0331186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the composition and antiplasmodial activity of Artemisia annua teas using an untargeted metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0330682. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the regulations for the marketing and quality control of herbal products used for health purposes in France, Peru and West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Yolanda Castro-Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordiasecosides G-J, 9,10-Seco-29-norcycloartane glycosides isolated from Cordia lutea and their antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2022.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothearath Sorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Danoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la toxicidad de chalconas sintéticas con potencial anti-Leishmania en ratones BALB/c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Yauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Peruana de Medicina Experimental y Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.424 - 33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17843/rpmesp.2021.383.6937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Isocedrenes from Perezia multiflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (03), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1298-4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and activity against human colorectal cancer cells Caco-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of compounds from Chrysosporium multifidum, a fungus with moderate antimicrobial activity isolated from Hermetia illucens gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesenia Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0218837. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Anti-infective Activity of 9,10-Seco-29-norcycloartane Glycosides Isolated from the Flowers of the Peruvian Medicinal Plant Cordia lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (12), pp.3233-3241. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Hura crepitans L. latex by ultra-high-performance liquid chromatography/atmospheric pressure chemical ionisation linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icram Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative activity and phenotypic modification induced by selected Peruvian medicinal plants on human hepatocellular carcinoma Hep3B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Edouard Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.185-199. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Gonzales de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severo Baldeón Malpartida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamilton Beltrán Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Activity of Benzo[c]phenanthridines against Leishmania amazonensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.902-906. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1382826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picrasin K, a new quassinoid from Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dufies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (12), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13880209.2010.517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Hoakwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living library of The Cotapata National Park in Bolivia: an example of application of Bolivian law on the access to genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosy de Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.1853-1859. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9296-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivianine, a new sesterpene with an unusual skeleton from Hedyosmum angustifolium, and its isomer, isobolivianine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (23), pp.4693-4696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian plants from Peru used by Quechua and Mestizo to treat malaria with evaluation of their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garcia-Pizango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.482-489. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of use of a traditional antimalarial remedy from French Guiana, Zanthoxylum rhoifolium Lam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.348-352. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxygenated clerodane diterpenoids from Laetia procera (Poepp.) Eichler (Flacourtiaceae), with antiplasmodial and antileishmanial activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.5065-5070. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.07.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and antileishmanial activities of herbal Pseudelephantopus spiralis (Less.) Cronquist and Isolated Hirsutinolide-Type Sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference American Council for Medicinally Active Plants (ACMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitoquímica de especies con actividad en H. pylori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I CONGRESO MUNDIAL DE FITOTERAPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kanadjigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Malaria to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Symposium International AFERP-STOLON «Biodiversité et Substances naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congres on natural products research, joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel antipaludique d’extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie et du Vanuatu. Exemple d’Alyxia stellata (J.G.Forster) Roemer&Schultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vitrai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid Olatound&#233; Amoussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2022.105172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ar&#233;valo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17843/rpmesp.2021.383.6937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1298-4706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gandini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03128724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icram Mhamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2776" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03222985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wright" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.02.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G9D9G24-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gonzales de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severo Balde&#243;n Malpartida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Beltr&#225;n Santiago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.06.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42G9KGQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acebey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Apaza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy de Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9296-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522ZVR4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7015725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garcia-Pizango" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.04.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7805G7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7XK0F6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Duigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNRGB4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03231932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03223818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendoza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vitrai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid Olatound&#233; Amoussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2022.105172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ar&#233;valo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17843/rpmesp.2021.383.6937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1298-4706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gandini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03128724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icram Mhamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2776" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03222985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wright" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.02.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G9D9G24-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gonzales de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severo Balde&#243;n Malpartida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Beltr&#225;n Santiago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.06.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42G9KGQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acebey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Apaza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy de Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9296-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522ZVR4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7015725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garcia-Pizango" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.04.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7805G7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7XK0F6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Duigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNRGB4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03231932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03223818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendoza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>