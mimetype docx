--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Jullian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadinapyridine sesquiterpene alkaloids from Artemisia annua and in vitro cytotoxicity and antiplasmodial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0331186. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0331186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the composition and antiplasmodial activity of Artemisia annua teas using an untargeted metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0330682. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the regulations for the marketing and quality control of herbal products used for health purposes in France, Peru and West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Yolanda Castro-Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordiasecosides G-J, 9,10-Seco-29-norcycloartane glycosides isolated from Cordia lutea and their antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2022.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothearath Sorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Danoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la toxicidad de chalconas sintéticas con potencial anti-Leishmania en ratones BALB/c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Yauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Peruana de Medicina Experimental y Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.424 - 33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17843/rpmesp.2021.383.6937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Isocedrenes from Perezia multiflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (03), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1298-4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and activity against human colorectal cancer cells Caco-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of compounds from Chrysosporium multifidum, a fungus with moderate antimicrobial activity isolated from Hermetia illucens gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesenia Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0218837. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Anti-infective Activity of 9,10-Seco-29-norcycloartane Glycosides Isolated from the Flowers of the Peruvian Medicinal Plant Cordia lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (12), pp.3233-3241. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Hura crepitans L. latex by ultra-high-performance liquid chromatography/atmospheric pressure chemical ionisation linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icram Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative activity and phenotypic modification induced by selected Peruvian medicinal plants on human hepatocellular carcinoma Hep3B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Edouard Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.185-199. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Gonzales de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severo Baldeón Malpartida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamilton Beltrán Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Activity of Benzo[c]phenanthridines against Leishmania amazonensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.902-906. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1382826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picrasin K, a new quassinoid from Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dufies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (12), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13880209.2010.517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Hoakwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living library of The Cotapata National Park in Bolivia: an example of application of Bolivian law on the access to genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosy de Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.1853-1859. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9296-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivianine, a new sesterpene with an unusual skeleton from Hedyosmum angustifolium, and its isomer, isobolivianine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (23), pp.4693-4696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian plants from Peru used by Quechua and Mestizo to treat malaria with evaluation of their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garcia-Pizango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.482-489. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of use of a traditional antimalarial remedy from French Guiana, Zanthoxylum rhoifolium Lam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.348-352. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxygenated clerodane diterpenoids from Laetia procera (Poepp.) Eichler (Flacourtiaceae), with antiplasmodial and antileishmanial activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.5065-5070. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.07.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and antileishmanial activities of herbal Pseudelephantopus spiralis (Less.) Cronquist and Isolated Hirsutinolide-Type Sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference American Council for Medicinally Active Plants (ACMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitoquímica de especies con actividad en H. pylori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I CONGRESO MUNDIAL DE FITOTERAPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kanadjigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Malaria to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Symposium International AFERP-STOLON «Biodiversité et Substances naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congres on natural products research, joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel antipaludique d’extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie et du Vanuatu. Exemple d’Alyxia stellata (J.G.Forster) Roemer&Schultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Jullian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the composition and antiplasmodial activity of Artemisia annua teas using an untargeted metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0330682. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the regulations for the marketing and quality control of herbal products used for health purposes in France, Peru and West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Yolanda Castro-Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifou Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadinapyridine sesquiterpene alkaloids from Artemisia annua and in vitro cytotoxicity and antiplasmodial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vitrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid Olatoundé Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0331186. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0331186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordiasecosides G-J, 9,10-Seco-29-norcycloartane glycosides isolated from Cordia lutea and their antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2022.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothearath Sorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Danoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la toxicidad de chalconas sintéticas con potencial anti-Leishmania en ratones BALB/c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Yauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Peruana de Medicina Experimental y Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.424 - 33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17843/rpmesp.2021.383.6937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Isocedrenes from Perezia multiflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane André-Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (03), pp.201-208. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1298-4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and activity against human colorectal cancer cells Caco-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of compounds from Chrysosporium multifidum, a fungus with moderate antimicrobial activity isolated from Hermetia illucens gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesenia Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0218837. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Anti-infective Activity of 9,10-Seco-29-norcycloartane Glycosides Isolated from the Flowers of the Peruvian Medicinal Plant Cordia lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (12), pp.3233-3241. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Hura crepitans L. latex by ultra-high-performance liquid chromatography/atmospheric pressure chemical ionisation linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icram Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (6), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative activity and phenotypic modification induced by selected Peruvian medicinal plants on human hepatocellular carcinoma Hep3B cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Edouard Gairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.185-199. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Gonzales de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severo Baldeón Malpartida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamilton Beltrán Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Activity of Benzo[c]phenanthridines against Leishmania amazonensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (11), pp.902-906. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1382826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picrasin K, a new quassinoid from Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dufies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (12), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13880209.2010.517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Hoakwie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living library of The Cotapata National Park in Bolivia: an example of application of Bolivian law on the access to genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosy de Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.1853-1859. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9296-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian plants from Peru used by Quechua and Mestizo to treat malaria with evaluation of their activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Garcia-Pizango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.482-489. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivianine, a new sesterpene with an unusual skeleton from Hedyosmum angustifolium, and its isomer, isobolivianine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (23), pp.4693-4696. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol7015725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of use of a traditional antimalarial remedy from French Guiana, Zanthoxylum rhoifolium Lam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.348-352. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxygenated clerodane diterpenoids from Laetia procera (Poepp.) Eichler (Flacourtiaceae), with antiplasmodial and antileishmanial activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.5065-5070. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.07.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and antileishmanial activities of herbal Pseudelephantopus spiralis (Less.) Cronquist and Isolated Hirsutinolide-Type Sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference American Council for Medicinally Active Plants (ACMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitoquímica de especies con actividad en H. pylori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I CONGRESO MUNDIAL DE FITOTERAPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kanadjigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Malaria to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème Symposium International AFERP-STOLON «Biodiversité et Substances naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short synthesis and antimalarial activity of fagaronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congres on natural products research, joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Luyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel antipaludique d’extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie et du Vanuatu. Exemple d’Alyxia stellata (J.G.Forster) Roemer&Schultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vitrai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid Olatound&#233; Amoussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2022.105172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ar&#233;valo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17843/rpmesp.2021.383.6937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1298-4706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gandini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03128724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icram Mhamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2776" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03222985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wright" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.02.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G9D9G24-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gonzales de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severo Balde&#243;n Malpartida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Beltr&#225;n Santiago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.06.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42G9KGQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acebey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Apaza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy de Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9296-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522ZVR4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7015725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garcia-Pizango" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.04.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7805G7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7XK0F6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Duigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNRGB4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03231932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03223818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendoza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid Olatound&#233; Amoussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vitrai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2022.105172" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04909564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cancino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ar&#233;valo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17843/rpmesp.2021.383.6937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1298-4706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gandini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b00149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03128724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icram Mhamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2776" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03222985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wright" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.02.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G9D9G24-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gonzales de La Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severo Balde&#243;n Malpartida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Beltr&#225;n Santiago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.06.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42G9KGQF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acebey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Apaza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy de Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9296-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522ZVR4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garcia-Pizango" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.04.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7805G7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7015725" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M7XK0F6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Duigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNRGB4W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03231932v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03223818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573160v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendoza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>