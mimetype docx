--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Laforest </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en Sciences et Génie de l'Environnement au sein de Mines Saint-Etienne / UMR 5600 EVS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1355-3355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LAFOREST est Directrice de Recherche dans le département Génie de l’Environnement pour les Organisations au sein de l’Institut Fayol/ Mines Saint-Etienne/IMT. De plus, elle est membre de l’UMR CNRS 5600 Environnement Ville Société. Sa recherche se positionne sur deux axes principaux ayant pour finalité le développement de méthodes et méthodologies d’aide à la décision et à la mise en action sur des objets d’études tels que les écotechnologies et les installations industrielles en lien avec leur territoire. Depuis plus de 25 ans, Valérie Laforest s’intéresse aux écotechnologies en ayant développé une expertise sur les Meilleures Techniques Disponibles et l’évaluation de leur performance soit à l’échelle du procédé soit à l’échelle de l’installation. Son deuxième axe cherche à lever les verrous de l’opérationnalisation de stratégies d’économie circulaire et plus particulièrement à la caractérisation du potentiel de territoire pour la mise en œuvre de stratégies d’écologie industrielle et territoriale. S’inscrivant dans le soutien des acteurs socio-économiques dans leurs transitions ou transformations, ces deux axes de recherche s’enrichissent de nouvelles approches associées à l’opérationnalisation de la soutenabilité forte dans des processus de conception ou via la caractérisation de démarches low-tech. Elle est membre active du Groupement d’intérêt Scientifique EEDEMS, du réseau EcoSD (écoconception de systèmes durables) et du réseau de recherche en économie circulaire du Québec (RRECQ). Enseignante depuis plus de 25 ans, elle est impliquée dans des cours de niveau ingénieur, master (M2) ou mastères spécialisés sur des domaines associés à la réglementation environnementale, les meilleures techniques disponibles, les écotechnologies, la soutenabilité forte et la low-tech, ainsi qu’en écologie industrielle et territoriale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lowtech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fievez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir autrement pour un avenir soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco l’écoconception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la Conception et la Consommation - le Défi d’une Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation ou Bien-Être - le Défi d’une Soutenabilité Forte&amp;quot; Débat collectif - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres et Outils pour la Conception en Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04569777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch ADALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins des acteurs des territoires en termes d'outil, d'accompagnement et de formation à l'économie circulaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Low-tech, kézaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement des institutions pour former les gestionnaires et professionnel.les de demain aux enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE version1.0 en date du 15 septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01913437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la détermination des meilleures Techniques Disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhrizi Sofia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des impacts environnementaux des ateliers de traitement de surfaces : application de stratégies de production plus propres et plus sures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Bilan de Fonctionnement de la société EUROTHAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPSI : Pilotage Propre des systèmes industriels: application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Strong sustainability (DfSoSy) : une méthodologie pour une approche de circularité forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Circulaire : Les contours d’une stratégie inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège des hautes Etudes Lyon-Saint-Etienne, CHELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir la coopération inter-entreprises au service de l’écologie industrielle territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tcherkachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires RNET (Réseau national de l’économie Territoriale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches participatives en conception pour la transformation soutenable des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ritouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : Science et milieu pratique pour la transition socio-écologique des territoires d'activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de la francophonie en Mauricie, Journée du développement durable à l’UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des métiers de l’INSTITUT MINES-TELECOM, Mar 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche low-tech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d'Ingénierie Lyon Saint-Étienne, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMO LAVIVA : Un jeu sérieux pour l'apprentissage de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement, enjeux et freins de l'éco-socio-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : l’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Métiers de l’Institut Mines-Télécom, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05010502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire : outils pour les organisations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Change: Agile Ramp-Up Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shervin Kadkhoda Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy : a driver to ecologic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans du Master International PBPE/PM3E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE®: Vers des territoires engagés et responsables !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenabilité forte : du concept à l’action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Orange : Recherche et Numérique Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orange, Jun 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux sérieux au service de la formation ou la sensibilisation à l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série ICI : Webinaires du Réseau de recherche en économie circulaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en économie circulaire du Québec, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04485898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterize the circular economy potential for sustainable regional planning : ADALIE ©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la soutenabilité forte en conception : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin à la conférence-débat sur l'Economie Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions économiques dans la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Saint-Etienne, Nov 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les indicateurs Low-Tech au service de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Low-tech Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Kim LE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03663954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources alternatives dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque IMT sur la thématique “Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the boundaries of the low-tech concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en considération des enjeux environnementaux pour accompagner la transition des entreprises et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers collaboratifs CARATS : [Mode&amp;Luxe] Comment repenser le cycle de vie de vos produits de manière plus durable?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions aux enjeux environnementaux des industries et territoires ? Une approche par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique, Lycée Claude Fauriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial configurations of urban waste management systems considering local uses of recovered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03467716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et économie circulaire, ADALIE : Un outil pour aider les acteurs des territoires au développement d’actions locales innovantes en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l'aide des meilleures techniques disponibles (MTD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS : 3ème édition consacrée au développement durable pour la mode &amp; le luxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Sustainability Considerations into Product Variety and Portfolio Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Wuest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS’2020, 53rd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chicago, United States. pp.605-609, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02928922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale ADALIE : Un outil innovant au service des acteurs du territoire pour booster les projets en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apport de l’économie circulaire pour répondre aux enjeux de la transition industrielle et écologique. Entretiens Jacques Cartier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02374532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of Best Available Techniques at the local scale in the absence of industrial sectoral reference: an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban wastewater treatment process through Best Available Technique criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust : Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05167222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust: Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands. pp.3321 à 3330, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01574052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports des services écosystémiques pour l’aide à la décision en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à la décision pour la qualité globale des effluents et la protection du milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREIDD; Centre LGEI; Ecole des mines d'Alès, Oct 2012, Troyes, France. pp 161-172, ISBN : 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02359147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Octavia Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une structure de collecte des déchets organiques à l'aide de la théorie constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Al-Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'analyse du risque d'accidents technologiques induits par l'inondation (Natech) d'un site industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de la pollution générée par un atelier de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Leveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of generic scenarios of industrial accidents triggered by floods: a first step toward decreasing the vulnerability of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Risk Analysis and Hazard Mitigation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brac, Croatia. pp. 103-114, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/RISK120101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des technologies de traitement des sédiments pollués par les polychlorobiphényles (PCB) avec l'utilisation des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de PCB par des phases HDL organomodifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une conception systémique pour améliorer les stations d'épuration des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Abdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technological performance assessment of treatment technologies of sediment polluted by the Polychlorinated Biphenyls (PCB) with Best Available Techniques (BAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference 'Solid Waste Technology and Management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse non linéaire du débit des eaux usées pour une opération dynamique des procédés de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79e Congrès International ACFAS (Association Francophone du savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of PCB 3 on organomodified LDHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. p 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de technologies propres dans le secteur de la mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'environnement de l'Université de Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated environmental regulation How to define best available techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach for technology assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour la mise en place de Technologies Plus Propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de la fondation Rhône-Alpes Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur la précipitation des métaux lourds par la trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôles comme outil pédagogique pour l'enseignement des principes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur l'évolution des pratiques d'enseignement dans l'espace universitaire européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour l'évaluation des performances environnementales des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuration of wastewater with a new precipitant : trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the wastewater recycling and reuse techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information sur Les préparations de surface et peintures industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pau/Lescar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation and treatment of the liquid effluents from metal finishing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on recycling, waste treatment and clean technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain. pp. 1885-1894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des déchets issus des ateliers de traitement de surface : outils d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de génie industriel L'intégration des ressources humaines : le défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des rejets aqueux : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres régionales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00950304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents industriels : l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSM-SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des effluents industriels : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées information eaux: 13 ème colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer tool for the management of wastewater in metal finishing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Advanced Wastewater Treatment, Recycling and Reuse -AWT98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation en eau des bains de rinçage dans les déchets de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Rejets Industriels Pour un Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, El-Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00857595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des technologies propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. Editions universitaires europeennes, pp.296, 2010, Technique du bâtiment et d'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sustainability challenges: interrelation between design process and user’s behaviour and impact of rebound effects. Proposal of a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy. 2025, ISBN 978-2-9602195-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Concrete Recycling Solutions in Light of Their Technical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04956863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100224. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech approaches for sustainability: key principles from the literature and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability : Science, Practice and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15487733.2023.2170143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection method of sustainable product-service system scenarios to support decision-making during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1660432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des rejets industriels dangereux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.G2070 v3. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-g2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des services écosystémiques pour la définition de seuils de rejets des eaux usées industrielles. Vers un outil d’aide à la décision pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050491ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01572376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01539274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive sur les émissions industrielles (IED) et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15p, G 4 097. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-g4097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01185742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of emerging and innovative techniques considering Best Available Technique’s performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 92, pp.Pages 11-24. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01062043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Liming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 74, pp.Pages 1-16. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les BHM pour piéger les polluants anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galvano-Organe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BAT performance as an evaluation method of techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 42, pp.Pages 141-158. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Waste Management (DWM):Towards an evolutionary decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 31 (Issue 12), pp. 1285-1292. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X13507306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Cleaner and Safer Production Practices through a Multi-criteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 47, pp.Pages 490-503. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion territoriale basée sur l'approche systémique de la Gestion Dynamique des Déchets (GDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et intégration de la sensibilité intrinsèque des milieux récepteurs dans une méthodologie d'évaluation des performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00424562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOFT-ERI : un outil d'aide au choix de filières de traitement d'eaux résiduaires industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N°41 - 1er trimestre 2006, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag-Out in Metal Finishing Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 26 (Issue 10), p. 1173 - 1180. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté entre technologies propres et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des politiques d'aides environnementales des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Buingoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des fluides de coupe usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Berguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°36 - 4ème Trimestre 2004, pp.19-23. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’informations appliqués aux technologies propres : l’outil recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°23 - 3ème Trimestre 2001, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres et traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Symposium on Recycling, Waste Treatment and Clean Technology - Rewas’99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°17 - 1er trimestre 2000, pp.38. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.Référence G2070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction des rejets aqueux des ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, N°13 - 1er Trimestre 1999, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 211, pp. 46 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 5: Environmental and economic impacts of newly developed processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Madama Malende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing strong sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociotechnique pour l’évaluation des systèmes de gestion des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Communauté IMT ENR2 2024 : « Économie Circulaire et Transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l’expertise pour la caractérisation du potentiel d’écologie industrielle et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Fazio Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of environmental issues associated with the hydrogen sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle H2Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et outils d’aide à la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.113-133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire les matières dans le cycle de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.95-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era : Digital Revolution and Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.181-208, 2023, 9782875745248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie de co-conception pour la soutenabilité forte dans un éco-village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2023, 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Low-tech : principes-clés identifiés dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC20.1 – L1.1, Mines Saint-Etienne. 2021, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’existant : méthodologie de préparation à l’étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC 20.2 L1.2, Mines Saint-Etienne. 2021, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different scenarios of deinking process – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.3, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental score card – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.2, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des Meilleures techniques Disponibles (MTD) au traitement des boues d’épuration urbaines. Contexte et état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Technique Interne WP5 n°1, Ecole des Mines de Saint Etienne. 2016, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tree : objective, sub-objective, criteria, indicatirs, parameters – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.1, Ecole des Mines de Saint Etienne. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude de la composition d'un échantillon &amp;quot; mélange eau - sédiments &amp;quot; du fossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et Evaluation au niveau Plateforme Pilote des Procédés de Traitement des PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00769590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet : épuration des eaux usées par précipitation des métaux lourds à l'aide d'un nouveau précipitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour la soutenabilité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres : Méthodes de minimisation des rejets et de choix des procédés de valorisation des effluents. Application aux ateliers de traitement de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId413"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Laforest </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en Sciences et Génie de l'Environnement au sein de Mines Saint-Etienne / UMR 5600 EVS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1355-3355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LAFOREST est Directrice de Recherche dans le département Génie de l’Environnement pour les Organisations au sein de l’Institut Fayol/ Mines Saint-Etienne/IMT. De plus, elle est membre de l’UMR CNRS 5600 Environnement Ville Société. Sa recherche se positionne sur deux axes principaux ayant pour finalité le développement de méthodes et méthodologies d’aide à la décision et à la mise en action sur des objets d’études tels que les écotechnologies et les installations industrielles en lien avec leur territoire. Depuis plus de 25 ans, Valérie Laforest s’intéresse aux écotechnologies en ayant développé une expertise sur les Meilleures Techniques Disponibles et l’évaluation de leur performance soit à l’échelle du procédé soit à l’échelle de l’installation. Son deuxième axe cherche à lever les verrous de l’opérationnalisation de stratégies d’économie circulaire et plus particulièrement à la caractérisation du potentiel de territoire pour la mise en œuvre de stratégies d’écologie industrielle et territoriale. S’inscrivant dans le soutien des acteurs socio-économiques dans leurs transitions ou transformations, ces deux axes de recherche s’enrichissent de nouvelles approches associées à l’opérationnalisation de la soutenabilité forte dans des processus de conception ou via la caractérisation de démarches low-tech. Elle est membre active du Groupement d’intérêt Scientifique EEDEMS, du réseau EcoSD (écoconception de systèmes durables) et du réseau de recherche en économie circulaire du Québec (RRECQ). Enseignante depuis plus de 25 ans, elle est impliquée dans des cours de niveau ingénieur, master (M2) ou mastères spécialisés sur des domaines associés à la réglementation environnementale, les meilleures techniques disponibles, les écotechnologies, la soutenabilité forte et la low-tech, ainsi qu’en écologie industrielle et territoriale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses Territoriales Andrézieux-Bouthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Industrie &amp; transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : Science et milieu pratique pour la transition socio-écologique des territoires d'activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de la francophonie en Mauricie, Journée du développement durable à l’UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des métiers de l’INSTITUT MINES-TELECOM, Mar 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches participatives en conception pour la transformation soutenable des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ritouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche low-tech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d'Ingénierie Lyon Saint-Étienne, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Circulaire : Les contours d’une stratégie inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège des hautes Etudes Lyon-Saint-Etienne, CHELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Strong sustainability (DfSoSy) : une méthodologie pour une approche de circularité forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir la coopération inter-entreprises au service de l’écologie industrielle territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tcherkachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires RNET (Réseau national de l’économie Territoriale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMO LAVIVA : Un jeu sérieux pour l'apprentissage de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement, enjeux et freins de l'éco-socio-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : l’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Métiers de l’Institut Mines-Télécom, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05010502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Change: Agile Ramp-Up Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shervin Kadkhoda Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire : outils pour les organisations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy : a driver to ecologic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans du Master International PBPE/PM3E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE®: Vers des territoires engagés et responsables !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenabilité forte : du concept à l’action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Orange : Recherche et Numérique Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orange, Jun 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux sérieux au service de la formation ou la sensibilisation à l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série ICI : Webinaires du Réseau de recherche en économie circulaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en économie circulaire du Québec, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04485898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin à la conférence-débat sur l'Economie Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions économiques dans la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Saint-Etienne, Nov 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterize the circular economy potential for sustainable regional planning : ADALIE ©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la soutenabilité forte en conception : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les indicateurs Low-Tech au service de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Low-tech Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Kim LE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03663954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en considération des enjeux environnementaux pour accompagner la transition des entreprises et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers collaboratifs CARATS : [Mode&amp;Luxe] Comment repenser le cycle de vie de vos produits de manière plus durable?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the boundaries of the low-tech concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions aux enjeux environnementaux des industries et territoires ? Une approche par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique, Lycée Claude Fauriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources alternatives dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque IMT sur la thématique “Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial configurations of urban waste management systems considering local uses of recovered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03467716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et économie circulaire, ADALIE : Un outil pour aider les acteurs des territoires au développement d’actions locales innovantes en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l'aide des meilleures techniques disponibles (MTD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS : 3ème édition consacrée au développement durable pour la mode &amp; le luxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Sustainability Considerations into Product Variety and Portfolio Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Wuest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS’2020, 53rd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chicago, United States. pp.605-609, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02928922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of Best Available Techniques at the local scale in the absence of industrial sectoral reference: an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale ADALIE : Un outil innovant au service des acteurs du territoire pour booster les projets en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apport de l’économie circulaire pour répondre aux enjeux de la transition industrielle et écologique. Entretiens Jacques Cartier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02374532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban wastewater treatment process through Best Available Technique criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust : Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05167222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust: Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands. pp.3321 à 3330, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01574052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports des services écosystémiques pour l’aide à la décision en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à la décision pour la qualité globale des effluents et la protection du milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREIDD; Centre LGEI; Ecole des mines d'Alès, Oct 2012, Troyes, France. pp 161-172, ISBN : 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02359147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Octavia Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une structure de collecte des déchets organiques à l'aide de la théorie constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Al-Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'analyse du risque d'accidents technologiques induits par l'inondation (Natech) d'un site industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of generic scenarios of industrial accidents triggered by floods: a first step toward decreasing the vulnerability of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Risk Analysis and Hazard Mitigation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brac, Croatia. pp. 103-114, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/RISK120101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de la pollution générée par un atelier de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Leveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des technologies de traitement des sédiments pollués par les polychlorobiphényles (PCB) avec l'utilisation des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de PCB par des phases HDL organomodifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une conception systémique pour améliorer les stations d'épuration des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Abdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse non linéaire du débit des eaux usées pour une opération dynamique des procédés de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79e Congrès International ACFAS (Association Francophone du savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technological performance assessment of treatment technologies of sediment polluted by the Polychlorinated Biphenyls (PCB) with Best Available Techniques (BAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference 'Solid Waste Technology and Management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of PCB 3 on organomodified LDHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. p 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de technologies propres dans le secteur de la mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'environnement de l'Université de Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated environmental regulation How to define best available techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach for technology assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur la précipitation des métaux lourds par la trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour la mise en place de Technologies Plus Propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de la fondation Rhône-Alpes Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôles comme outil pédagogique pour l'enseignement des principes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur l'évolution des pratiques d'enseignement dans l'espace universitaire européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour l'évaluation des performances environnementales des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuration of wastewater with a new precipitant : trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the wastewater recycling and reuse techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information sur Les préparations de surface et peintures industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pau/Lescar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation and treatment of the liquid effluents from metal finishing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on recycling, waste treatment and clean technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain. pp. 1885-1894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des déchets issus des ateliers de traitement de surface : outils d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de génie industriel L'intégration des ressources humaines : le défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des effluents industriels : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées information eaux: 13 ème colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents industriels : l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSM-SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des rejets aqueux : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres régionales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00950304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer tool for the management of wastewater in metal finishing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Advanced Wastewater Treatment, Recycling and Reuse -AWT98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation en eau des bains de rinçage dans les déchets de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Rejets Industriels Pour un Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, El-Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00857595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sustainability challenges: interrelation between design process and user’s behaviour and impact of rebound effects. Proposal of a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy. 2025, ISBN 978-2-9602195-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation ou Bien-Être - le Défi d’une Soutenabilité Forte&amp;quot; Débat collectif - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la Conception et la Consommation - le Défi d’une Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres et Outils pour la Conception en Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04569777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch ADALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins des acteurs des territoires en termes d'outil, d'accompagnement et de formation à l'économie circulaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Low-tech, kézaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement des institutions pour former les gestionnaires et professionnel.les de demain aux enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE version1.0 en date du 15 septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01913437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la détermination des meilleures Techniques Disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhrizi Sofia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des impacts environnementaux des ateliers de traitement de surfaces : application de stratégies de production plus propres et plus sures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Bilan de Fonctionnement de la société EUROTHAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPSI : Pilotage Propre des systèmes industriels: application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des technologies propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. Editions universitaires europeennes, pp.296, 2010, Technique du bâtiment et d'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir autrement pour un avenir soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lowtech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fievez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco l’écoconception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Concrete Recycling Solutions in Light of Their Technical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04956863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100224. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech approaches for sustainability: key principles from the literature and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability : Science, Practice and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15487733.2023.2170143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection method of sustainable product-service system scenarios to support decision-making during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1660432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des rejets industriels dangereux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.G2070 v3. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-g2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01539274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des services écosystémiques pour la définition de seuils de rejets des eaux usées industrielles. Vers un outil d’aide à la décision pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050491ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01572376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive sur les émissions industrielles (IED) et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15p, G 4 097. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-g4097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01185742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of emerging and innovative techniques considering Best Available Technique’s performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 92, pp.Pages 11-24. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01062043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Liming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 74, pp.Pages 1-16. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les BHM pour piéger les polluants anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galvano-Organe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BAT performance as an evaluation method of techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 42, pp.Pages 141-158. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Waste Management (DWM):Towards an evolutionary decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 31 (Issue 12), pp. 1285-1292. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X13507306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Cleaner and Safer Production Practices through a Multi-criteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 47, pp.Pages 490-503. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion territoriale basée sur l'approche systémique de la Gestion Dynamique des Déchets (GDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et intégration de la sensibilité intrinsèque des milieux récepteurs dans une méthodologie d'évaluation des performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00424562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOFT-ERI : un outil d'aide au choix de filières de traitement d'eaux résiduaires industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N°41 - 1er trimestre 2006, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag-Out in Metal Finishing Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 26 (Issue 10), p. 1173 - 1180. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté entre technologies propres et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des politiques d'aides environnementales des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Buingoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des fluides de coupe usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Berguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°36 - 4ème Trimestre 2004, pp.19-23. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’informations appliqués aux technologies propres : l’outil recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°23 - 3ème Trimestre 2001, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres et traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Symposium on Recycling, Waste Treatment and Clean Technology - Rewas’99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°17 - 1er trimestre 2000, pp.38. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.Référence G2070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction des rejets aqueux des ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, N°13 - 1er Trimestre 1999, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 211, pp. 46 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 5: Environmental and economic impacts of newly developed processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Madama Malende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociotechnique pour l’évaluation des systèmes de gestion des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing strong sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Communauté IMT ENR2 2024 : « Économie Circulaire et Transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l’expertise pour la caractérisation du potentiel d’écologie industrielle et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Fazio Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of environmental issues associated with the hydrogen sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle H2Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire les matières dans le cycle de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.95-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et outils d’aide à la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.113-133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era : Digital Revolution and Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.181-208, 2023, 9782875745248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour la soutenabilité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie de co-conception pour la soutenabilité forte dans un éco-village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2023, 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Low-tech : principes-clés identifiés dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC20.1 – L1.1, Mines Saint-Etienne. 2021, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’existant : méthodologie de préparation à l’étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC 20.2 L1.2, Mines Saint-Etienne. 2021, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental score card – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.2, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different scenarios of deinking process – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.3, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des Meilleures techniques Disponibles (MTD) au traitement des boues d’épuration urbaines. Contexte et état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Technique Interne WP5 n°1, Ecole des Mines de Saint Etienne. 2016, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tree : objective, sub-objective, criteria, indicatirs, parameters – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.1, Ecole des Mines de Saint Etienne. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude de la composition d'un échantillon &amp;quot; mélange eau - sédiments &amp;quot; du fossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et Evaluation au niveau Plateforme Pilote des Procédés de Traitement des PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00769590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet : épuration des eaux usées par précipitation des métaux lourds à l'aide d'un nouveau précipitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres : Méthodes de minimisation des rejets et de choix des procédés de valorisation des effluents. Application aux ateliers de traitement de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId414"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD6B73FF"/>
+    <w:nsid w:val="D2B63121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-laforest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1355-3355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Escobar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02475413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01913437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guiraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Debia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tcherkachine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ritouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05010502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Kadkhoda Ahmadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04485898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Troussier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02495534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02928922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.147" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02374532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05167222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.339" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grazilhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Leveillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Meave" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dumas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth de Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Abdat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412213v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertheas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721459v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721445v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tatangelo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet-Gonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00950304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grange" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00526574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doualle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1660432" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-g2070" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01572376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050491ar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01185742v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-g4097" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01062043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.08.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cikankowitz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767075v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X13507306" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00763591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raymond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.031" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hausler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00424562v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1204" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410997v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1738" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411587v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mojaat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618479" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412162v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Buingoc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Berguery" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Malosse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2149" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1365" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181592v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.404" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181641v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.283" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.979" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862789v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126181v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fazio Derail" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04061705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecomte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608520v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gagne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313996v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313975v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313915v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313921v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908900v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721536v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498063v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526578v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-laforest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1355-3355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Faye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ritouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Escobar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Debia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tcherkachine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05010502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Kadkhoda Ahmadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04485898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Troussier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02495534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02928922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02374532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05167222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.339" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grazilhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Leveillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Meave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth de Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Abdat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertheas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tatangelo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet-Gonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954203v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00950304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01913437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guiraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00526574v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02475413v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100224" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doualle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1660432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-g2070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01572376v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050491ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01185742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-g4097" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01062043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.08.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250255v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cikankowitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767075v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X13507306" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00763591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hausler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00424562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1204" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410997v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1738" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mojaat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618479" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411584v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412162v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Buingoc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Berguery" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Malosse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2149" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1365" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181592v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.404" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181641v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.283" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855013v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.979" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862789v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126181v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fazio Derail" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04061705v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecomte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608520v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gagne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313915v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721536v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526578v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>