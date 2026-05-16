--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Laforest </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en Sciences et Génie de l'Environnement au sein de Mines Saint-Etienne / UMR 5600 EVS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1355-3355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LAFOREST est Directrice de Recherche dans le département Génie de l’Environnement pour les Organisations au sein de l’Institut Fayol/ Mines Saint-Etienne/IMT. De plus, elle est membre de l’UMR CNRS 5600 Environnement Ville Société. Sa recherche se positionne sur deux axes principaux ayant pour finalité le développement de méthodes et méthodologies d’aide à la décision et à la mise en action sur des objets d’études tels que les écotechnologies et les installations industrielles en lien avec leur territoire. Depuis plus de 25 ans, Valérie Laforest s’intéresse aux écotechnologies en ayant développé une expertise sur les Meilleures Techniques Disponibles et l’évaluation de leur performance soit à l’échelle du procédé soit à l’échelle de l’installation. Son deuxième axe cherche à lever les verrous de l’opérationnalisation de stratégies d’économie circulaire et plus particulièrement à la caractérisation du potentiel de territoire pour la mise en œuvre de stratégies d’écologie industrielle et territoriale. S’inscrivant dans le soutien des acteurs socio-économiques dans leurs transitions ou transformations, ces deux axes de recherche s’enrichissent de nouvelles approches associées à l’opérationnalisation de la soutenabilité forte dans des processus de conception ou via la caractérisation de démarches low-tech. Elle est membre active du Groupement d’intérêt Scientifique EEDEMS, du réseau EcoSD (écoconception de systèmes durables) et du réseau de recherche en économie circulaire du Québec (RRECQ). Enseignante depuis plus de 25 ans, elle est impliquée dans des cours de niveau ingénieur, master (M2) ou mastères spécialisés sur des domaines associés à la réglementation environnementale, les meilleures techniques disponibles, les écotechnologies, la soutenabilité forte et la low-tech, ainsi qu’en écologie industrielle et territoriale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses Territoriales Andrézieux-Bouthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Industrie &amp; transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : Science et milieu pratique pour la transition socio-écologique des territoires d'activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de la francophonie en Mauricie, Journée du développement durable à l’UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des métiers de l’INSTITUT MINES-TELECOM, Mar 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches participatives en conception pour la transformation soutenable des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ritouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche low-tech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d'Ingénierie Lyon Saint-Étienne, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Circulaire : Les contours d’une stratégie inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège des hautes Etudes Lyon-Saint-Etienne, CHELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Strong sustainability (DfSoSy) : une méthodologie pour une approche de circularité forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir la coopération inter-entreprises au service de l’écologie industrielle territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tcherkachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires RNET (Réseau national de l’économie Territoriale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMO LAVIVA : Un jeu sérieux pour l'apprentissage de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement, enjeux et freins de l'éco-socio-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : l’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Métiers de l’Institut Mines-Télécom, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05010502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Change: Agile Ramp-Up Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shervin Kadkhoda Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire : outils pour les organisations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy : a driver to ecologic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans du Master International PBPE/PM3E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE®: Vers des territoires engagés et responsables !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenabilité forte : du concept à l’action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Orange : Recherche et Numérique Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orange, Jun 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux sérieux au service de la formation ou la sensibilisation à l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série ICI : Webinaires du Réseau de recherche en économie circulaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en économie circulaire du Québec, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04485898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin à la conférence-débat sur l'Economie Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions économiques dans la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Saint-Etienne, Nov 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterize the circular economy potential for sustainable regional planning : ADALIE ©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la soutenabilité forte en conception : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les indicateurs Low-Tech au service de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Low-tech Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Kim LE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03663954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en considération des enjeux environnementaux pour accompagner la transition des entreprises et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers collaboratifs CARATS : [Mode&amp;Luxe] Comment repenser le cycle de vie de vos produits de manière plus durable?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the boundaries of the low-tech concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions aux enjeux environnementaux des industries et territoires ? Une approche par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique, Lycée Claude Fauriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources alternatives dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque IMT sur la thématique “Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial configurations of urban waste management systems considering local uses of recovered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03467716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et économie circulaire, ADALIE : Un outil pour aider les acteurs des territoires au développement d’actions locales innovantes en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l'aide des meilleures techniques disponibles (MTD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS : 3ème édition consacrée au développement durable pour la mode &amp; le luxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Sustainability Considerations into Product Variety and Portfolio Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Wuest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS’2020, 53rd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chicago, United States. pp.605-609, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02928922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of Best Available Techniques at the local scale in the absence of industrial sectoral reference: an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale ADALIE : Un outil innovant au service des acteurs du territoire pour booster les projets en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apport de l’économie circulaire pour répondre aux enjeux de la transition industrielle et écologique. Entretiens Jacques Cartier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02374532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban wastewater treatment process through Best Available Technique criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust : Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05167222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust: Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands. pp.3321 à 3330, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01574052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports des services écosystémiques pour l’aide à la décision en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à la décision pour la qualité globale des effluents et la protection du milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREIDD; Centre LGEI; Ecole des mines d'Alès, Oct 2012, Troyes, France. pp 161-172, ISBN : 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02359147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Octavia Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une structure de collecte des déchets organiques à l'aide de la théorie constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Al-Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'analyse du risque d'accidents technologiques induits par l'inondation (Natech) d'un site industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of generic scenarios of industrial accidents triggered by floods: a first step toward decreasing the vulnerability of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Risk Analysis and Hazard Mitigation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brac, Croatia. pp. 103-114, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/RISK120101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de la pollution générée par un atelier de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Leveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des technologies de traitement des sédiments pollués par les polychlorobiphényles (PCB) avec l'utilisation des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de PCB par des phases HDL organomodifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une conception systémique pour améliorer les stations d'épuration des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Abdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse non linéaire du débit des eaux usées pour une opération dynamique des procédés de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79e Congrès International ACFAS (Association Francophone du savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technological performance assessment of treatment technologies of sediment polluted by the Polychlorinated Biphenyls (PCB) with Best Available Techniques (BAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference 'Solid Waste Technology and Management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of PCB 3 on organomodified LDHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. p 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de technologies propres dans le secteur de la mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'environnement de l'Université de Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated environmental regulation How to define best available techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach for technology assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur la précipitation des métaux lourds par la trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour la mise en place de Technologies Plus Propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de la fondation Rhône-Alpes Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôles comme outil pédagogique pour l'enseignement des principes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur l'évolution des pratiques d'enseignement dans l'espace universitaire européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour l'évaluation des performances environnementales des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuration of wastewater with a new precipitant : trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the wastewater recycling and reuse techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information sur Les préparations de surface et peintures industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pau/Lescar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation and treatment of the liquid effluents from metal finishing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on recycling, waste treatment and clean technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain. pp. 1885-1894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des déchets issus des ateliers de traitement de surface : outils d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de génie industriel L'intégration des ressources humaines : le défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des effluents industriels : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées information eaux: 13 ème colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents industriels : l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSM-SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des rejets aqueux : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres régionales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00950304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer tool for the management of wastewater in metal finishing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Advanced Wastewater Treatment, Recycling and Reuse -AWT98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation en eau des bains de rinçage dans les déchets de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Rejets Industriels Pour un Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, El-Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00857595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sustainability challenges: interrelation between design process and user’s behaviour and impact of rebound effects. Proposal of a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy. 2025, ISBN 978-2-9602195-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation ou Bien-Être - le Défi d’une Soutenabilité Forte&amp;quot; Débat collectif - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la Conception et la Consommation - le Défi d’une Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres et Outils pour la Conception en Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04569777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch ADALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins des acteurs des territoires en termes d'outil, d'accompagnement et de formation à l'économie circulaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Low-tech, kézaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement des institutions pour former les gestionnaires et professionnel.les de demain aux enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE version1.0 en date du 15 septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01913437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la détermination des meilleures Techniques Disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhrizi Sofia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des impacts environnementaux des ateliers de traitement de surfaces : application de stratégies de production plus propres et plus sures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Bilan de Fonctionnement de la société EUROTHAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPSI : Pilotage Propre des systèmes industriels: application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des technologies propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. Editions universitaires europeennes, pp.296, 2010, Technique du bâtiment et d'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir autrement pour un avenir soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lowtech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fievez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco l’écoconception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Concrete Recycling Solutions in Light of Their Technical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04956863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100224. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech approaches for sustainability: key principles from the literature and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability : Science, Practice and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15487733.2023.2170143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection method of sustainable product-service system scenarios to support decision-making during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1660432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des rejets industriels dangereux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.G2070 v3. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-g2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01539274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des services écosystémiques pour la définition de seuils de rejets des eaux usées industrielles. Vers un outil d’aide à la décision pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050491ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01572376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive sur les émissions industrielles (IED) et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15p, G 4 097. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-g4097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01185742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of emerging and innovative techniques considering Best Available Technique’s performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 92, pp.Pages 11-24. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01062043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Liming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 74, pp.Pages 1-16. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les BHM pour piéger les polluants anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galvano-Organe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BAT performance as an evaluation method of techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 42, pp.Pages 141-158. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Waste Management (DWM):Towards an evolutionary decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 31 (Issue 12), pp. 1285-1292. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X13507306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Cleaner and Safer Production Practices through a Multi-criteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 47, pp.Pages 490-503. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion territoriale basée sur l'approche systémique de la Gestion Dynamique des Déchets (GDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et intégration de la sensibilité intrinsèque des milieux récepteurs dans une méthodologie d'évaluation des performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00424562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOFT-ERI : un outil d'aide au choix de filières de traitement d'eaux résiduaires industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N°41 - 1er trimestre 2006, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag-Out in Metal Finishing Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 26 (Issue 10), p. 1173 - 1180. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté entre technologies propres et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des politiques d'aides environnementales des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Buingoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des fluides de coupe usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Berguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°36 - 4ème Trimestre 2004, pp.19-23. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’informations appliqués aux technologies propres : l’outil recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°23 - 3ème Trimestre 2001, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres et traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Symposium on Recycling, Waste Treatment and Clean Technology - Rewas’99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°17 - 1er trimestre 2000, pp.38. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.Référence G2070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction des rejets aqueux des ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, N°13 - 1er Trimestre 1999, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 211, pp. 46 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 5: Environmental and economic impacts of newly developed processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Madama Malende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociotechnique pour l’évaluation des systèmes de gestion des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing strong sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Communauté IMT ENR2 2024 : « Économie Circulaire et Transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l’expertise pour la caractérisation du potentiel d’écologie industrielle et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Fazio Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of environmental issues associated with the hydrogen sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle H2Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire les matières dans le cycle de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.95-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et outils d’aide à la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.113-133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era : Digital Revolution and Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.181-208, 2023, 9782875745248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour la soutenabilité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie de co-conception pour la soutenabilité forte dans un éco-village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2023, 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Low-tech : principes-clés identifiés dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC20.1 – L1.1, Mines Saint-Etienne. 2021, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’existant : méthodologie de préparation à l’étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC 20.2 L1.2, Mines Saint-Etienne. 2021, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental score card – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.2, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different scenarios of deinking process – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.3, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des Meilleures techniques Disponibles (MTD) au traitement des boues d’épuration urbaines. Contexte et état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Technique Interne WP5 n°1, Ecole des Mines de Saint Etienne. 2016, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tree : objective, sub-objective, criteria, indicatirs, parameters – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.1, Ecole des Mines de Saint Etienne. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude de la composition d'un échantillon &amp;quot; mélange eau - sédiments &amp;quot; du fossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et Evaluation au niveau Plateforme Pilote des Procédés de Traitement des PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00769590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet : épuration des eaux usées par précipitation des métaux lourds à l'aide d'un nouveau précipitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres : Méthodes de minimisation des rejets et de choix des procédés de valorisation des effluents. Application aux ateliers de traitement de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId414"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Laforest </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en Sciences et Génie de l'Environnement au sein de Mines Saint-Etienne / UMR 5600 EVS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1355-3355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=fpqK1rwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LAFOREST est Directrice de Recherche dans le département Génie de l’Environnement pour les Organisations au sein de l’Institut Fayol/ Mines Saint-Etienne/IMT. De plus, elle est membre de l’UMR CNRS 5600 Environnement Ville Société. Sa recherche se positionne sur deux axes principaux ayant pour finalité le développement de méthodes et méthodologies d’aide à la décision et à la mise en action sur des objets d’études tels que les écotechnologies et les installations industrielles en lien avec leur territoire. Depuis plus de 25 ans, Valérie Laforest s’intéresse aux écotechnologies en ayant développé une expertise sur les Meilleures Techniques Disponibles et l’évaluation de leur performance soit à l’échelle du procédé soit à l’échelle de l’installation. Son deuxième axe cherche à lever les verrous de l’opérationnalisation de stratégies d’économie circulaire et plus particulièrement à la caractérisation du potentiel de territoire pour la mise en œuvre de stratégies d’écologie industrielle et territoriale. S’inscrivant dans le soutien des acteurs socio-économiques dans leurs transitions ou transformations, ces deux axes de recherche s’enrichissent de nouvelles approches associées à l’opérationnalisation de la soutenabilité forte dans des processus de conception ou via la caractérisation de démarches low-tech. Elle est membre active du Groupement d’intérêt Scientifique EEDEMS, du réseau EcoSD (écoconception de systèmes durables) et du réseau de recherche en économie circulaire du Québec (RRECQ). Enseignante depuis plus de 25 ans, elle est impliquée dans des cours de niveau ingénieur, master (M2) ou mastères spécialisés sur des domaines associés à la réglementation environnementale, les meilleures techniques disponibles, les écotechnologies, la soutenabilité forte et la low-tech, ainsi qu’en écologie industrielle et territoriale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses Territoriales Andrézieux-Bouthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Industrie &amp; transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : Science et milieu pratique pour la transition socio-écologique des territoires d'activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de la francophonie en Mauricie, Journée du développement durable à l’UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : L’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des métiers de l’INSTITUT MINES-TELECOM, Mar 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches participatives en conception pour la transformation soutenable des aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ritouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche low-tech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d'Ingénierie Lyon Saint-Étienne, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie Circulaire : Les contours d’une stratégie inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège des hautes Etudes Lyon-Saint-Etienne, CHELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Strong sustainability (DfSoSy) : une méthodologie pour une approche de circularité forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir la coopération inter-entreprises au service de l’écologie industrielle territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tcherkachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires RNET (Réseau national de l’économie Territoriale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, On Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMO LAVIVA : Un jeu sérieux pour l'apprentissage de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement, enjeux et freins de l'éco-socio-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société durable : l’éco-socio-conception comme solution dans l’industrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Métiers de l’Institut Mines-Télécom, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05010502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire : outils pour les organisations et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to Change: Agile Ramp-Up Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shervin Kadkhoda Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy : a driver to ecologic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans du Master International PBPE/PM3E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE®: Vers des territoires engagés et responsables !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenabilité forte : du concept à l’action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Orange : Recherche et Numérique Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orange, Jun 2024, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux sérieux au service de la formation ou la sensibilisation à l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série ICI : Webinaires du Réseau de recherche en économie circulaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en économie circulaire du Québec, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04485898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin à la conférence-débat sur l'Economie Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions économiques dans la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Saint-Etienne, Nov 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterize the circular economy potential for sustainable regional planning : ADALIE ©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la soutenabilité forte en conception : une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les indicateurs Low-Tech au service de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Low-tech Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04159775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Kim LE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03663954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03678206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en considération des enjeux environnementaux pour accompagner la transition des entreprises et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers collaboratifs CARATS : [Mode&amp;Luxe] Comment repenser le cycle de vie de vos produits de manière plus durable?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03259379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the boundaries of the low-tech concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03224937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions aux enjeux environnementaux des industries et territoires ? Une approche par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique, Lycée Claude Fauriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources alternatives dans l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque IMT sur la thématique “Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial configurations of urban waste management systems considering local uses of recovered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03467716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et économie circulaire, ADALIE : Un outil pour aider les acteurs des territoires au développement d’actions locales innovantes en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum for Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03480425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l'aide des meilleures techniques disponibles (MTD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS : 3ème édition consacrée au développement durable pour la mode &amp; le luxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Sustainability Considerations into Product Variety and Portfolio Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Wuest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS’2020, 53rd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chicago, United States. pp.605-609, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02928922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of Best Available Techniques at the local scale in the absence of industrial sectoral reference: an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale ADALIE : Un outil innovant au service des acteurs du territoire pour booster les projets en faveur de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apport de l’économie circulaire pour répondre aux enjeux de la transition industrielle et écologique. Entretiens Jacques Cartier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02374532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing urban wastewater treatment process through Best Available Technique criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Symposium on Environment, 27-30 May 2019, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Unit and the Center for Environmental Pollution, Climate &amp; Ecology (CEPCE) of ATINER, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02140246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust : Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05167222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Product to Dust: Looking at the Ways to Regenerate Value in Product Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bassereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED19: The 22nd International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Aug 2019, Delft, Netherlands. pp.3321 à 3330, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a recycling process - case study of platinum catalyst recycling from spent PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01574052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports des services écosystémiques pour l’aide à la décision en entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques : Apports et pertinence dans les milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à la décision pour la qualité globale des effluents et la protection du milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREIDD; Centre LGEI; Ecole des mines d'Alès, Oct 2012, Troyes, France. pp 161-172, ISBN : 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02359147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Octavia Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée scientifique annuelle du CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une structure de collecte des déchets organiques à l'aide de la théorie constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Al-Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'analyse du risque d'accidents technologiques induits par l'inondation (Natech) d'un site industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of generic scenarios of industrial accidents triggered by floods: a first step toward decreasing the vulnerability of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Risk Analysis and Hazard Mitigation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brac, Croatia. pp. 103-114, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/RISK120101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de la pollution générée par un atelier de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Leveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des technologies de traitement des sédiments pollués par les polychlorobiphényles (PCB) avec l'utilisation des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une conception systémique pour améliorer les stations d'épuration des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Abdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de PCB par des phases HDL organomodifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse non linéaire du débit des eaux usées pour une opération dynamique des procédés de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79e Congrès International ACFAS (Association Francophone du savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technological performance assessment of treatment technologies of sediment polluted by the Polychlorinated Biphenyls (PCB) with Best Available Techniques (BAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Meave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference 'Solid Waste Technology and Management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of PCB 3 on organomodified LDHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France. p 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de technologies propres dans le secteur de la mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'environnement de l'Université de Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated environmental regulation How to define best available techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach for technology assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur la précipitation des métaux lourds par la trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour la mise en place de Technologies Plus Propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de la fondation Rhône-Alpes Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôles comme outil pédagogique pour l'enseignement des principes du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur l'évolution des pratiques d'enseignement dans l'espace universitaire européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique pour l'évaluation des performances environnementales des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuration of wastewater with a new precipitant : trimercapto-s-triazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the wastewater recycling and reuse techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAGREF - National Agricultural Research Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information sur Les préparations de surface et peintures industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pau/Lescar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation and treatment of the liquid effluents from metal finishing industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on recycling, waste treatment and clean technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain. pp. 1885-1894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des déchets issus des ateliers de traitement de surface : outils d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de génie industriel L'intégration des ressources humaines : le défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des effluents industriels : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées information eaux: 13 ème colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effluents industriels : l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSM-SE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des rejets aqueux : application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres régionales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00950304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer tool for the management of wastewater in metal finishing facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. Advanced Wastewater Treatment, Recycling and Reuse -AWT98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation en eau des bains de rinçage dans les déchets de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Rejets Industriels Pour un Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, El-Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00857595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des technologies propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. Editions universitaires europeennes, pp.296, 2010, Technique du bâtiment et d'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation ou Bien-Être - le Défi d’une Soutenabilité Forte&amp;quot; Débat collectif - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la Conception et la Consommation - le Défi d’une Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres et Outils pour la Conception en Soutenabilité Forte&amp;quot; - Séminaire D-TechnoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04569777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch ADALIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins des acteurs des territoires en termes d'outil, d'accompagnement et de formation à l'économie circulaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde Low-tech, kézaco ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel engagement des institutions pour former les gestionnaires et professionnel.les de demain aux enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADALIE version1.0 en date du 15 septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01913437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la détermination des meilleures Techniques Disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhrizi Sofia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des impacts environnementaux des ateliers de traitement de surfaces : application de stratégies de production plus propres et plus sures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Bilan de Fonctionnement de la société EUROTHAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPSI : Pilotage Propre des systèmes industriels: application aux ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sustainability challenges: interrelation between design process and user’s behaviour and impact of rebound effects. Proposal of a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy. 2025, ISBN 978-2-9602195-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir autrement pour un avenir soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lowtech : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fievez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco l’écoconception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02475413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Concrete Recycling Solutions in Light of Their Technical Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10010028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04956863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100224. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech approaches for sustainability: key principles from the literature and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability : Science, Practice and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15487733.2023.2170143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop: Life cycle assessment and optimization of a PEMFC platinum-based catalyst recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chattot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1919-1933. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9GC03630J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des rejets industriels dangereux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.G2070 v3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-g2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03007710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection method of sustainable product-service system scenarios to support decision-making during early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1660432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01539274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des services écosystémiques pour la définition de seuils de rejets des eaux usées industrielles. Vers un outil d’aide à la décision pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grazilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050491ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01572376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive sur les émissions industrielles (IED) et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15p, G 4 097. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-g4097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01185742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of emerging and innovative techniques considering Best Available Technique’s performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 92, pp.Pages 11-24. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01062043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing industrial ecology in port cities: international overview of case studies and cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Liming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 74, pp.Pages 1-16. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les BHM pour piéger les polluants anioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galvano-Organe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using BAT performance as an evaluation method of techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 42, pp.Pages 141-158. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Waste Management (DWM):Towards an evolutionary decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 31 (Issue 12), pp. 1285-1292. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X13507306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Cleaner and Safer Production Practices through a Multi-criteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 47, pp.Pages 490-503. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion territoriale basée sur l'approche systémique de la Gestion Dynamique des Déchets (GDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et intégration de la sensibilité intrinsèque des milieux récepteurs dans une méthodologie d'évaluation des performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cikankowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00424562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOFT-ERI : un outil d'aide au choix de filières de traitement d'eaux résiduaires industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N°41 - 1er trimestre 2006, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag-Out in Metal Finishing Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 26 (Issue 10), p. 1173 - 1180. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332608618479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté entre technologies propres et meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertheas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des politiques d'aides environnementales des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Buingoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Despouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des fluides de coupe usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Berguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N°36 - 4ème Trimestre 2004, pp.19-23. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’informations appliqués aux technologies propres : l’outil recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°23 - 3ème Trimestre 2001, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres et traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Symposium on Recycling, Waste Treatment and Clean Technology - Rewas’99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°17 - 1er trimestre 2000, pp.38. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements chimiques et physico-chimiques des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.Référence G2070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réduction des rejets aqueux des ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, N°13 - 1er Trimestre 1999, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau dans les ateliers de traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 211, pp. 46 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 5: Environmental and economic impacts of newly developed processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Madama Malende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociotechnique pour l’évaluation des systèmes de gestion des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing strong sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Strong Sustainability in a design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Communauté IMT ENR2 2024 : « Économie Circulaire et Transitions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l’expertise pour la caractérisation du potentiel d’écologie industrielle et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Fazio Derail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la communauté IMT ENR2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of environmental issues associated with the hydrogen sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle H2Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2015, the 7th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire les matières dans le cycle de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.95-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et outils d’aide à la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.113-133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era : Digital Revolution and Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.181-208, 2023, 9782875745248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04100219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour la soutenabilité forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie de co-conception pour la soutenabilité forte dans un éco-village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2023, 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du Low-tech : principes-clés identifiés dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC20.1 – L1.1, Mines Saint-Etienne. 2021, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’existant : méthodologie de préparation à l’étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PRC 20.2 L1.2, Mines Saint-Etienne. 2021, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental score card – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.2, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different scenarios of deinking process – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.3, Ecole des Mines de Saint Etienne. 2016, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tree : objective, sub-objective, criteria, indicatirs, parameters – Evaluation comparative de scénarios de désencrage du papier par flottation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 6.1, Ecole des Mines de Saint Etienne. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des Meilleures techniques Disponibles (MTD) au traitement des boues d’épuration urbaines. Contexte et état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Technique Interne WP5 n°1, Ecole des Mines de Saint Etienne. 2016, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude de la composition d'un échantillon &amp;quot; mélange eau - sédiments &amp;quot; du fossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et Evaluation au niveau Plateforme Pilote des Procédés de Traitement des PCB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Maeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00769590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet : épuration des eaux usées par précipitation des métaux lourds à l'aide d'un nouveau précipitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tatangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies propres : Méthodes de minimisation des rejets et de choix des procédés de valorisation des effluents. Application aux ateliers de traitement de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2B63121"/>
+    <w:nsid w:val="0BA84255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-laforest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1355-3355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Faye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ritouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Escobar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Debia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tcherkachine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05010502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Kadkhoda Ahmadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04485898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Troussier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02495534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02928922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02374532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05167222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.339" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grazilhon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Leveillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Meave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth de Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Abdat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertheas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tatangelo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet-Gonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954203v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00950304v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01913437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guiraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00526574v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02475413v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100224" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doualle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1660432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-g2070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01572376v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050491ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01185742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-g4097" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01062043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.08.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250255v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cikankowitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767075v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X13507306" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00763591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hausler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00424562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1204" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410997v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1738" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mojaat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618479" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411584v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412162v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Buingoc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Berguery" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Malosse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2149" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1365" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181592v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.404" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181641v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.283" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855013v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.979" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862789v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126181v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fazio Derail" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04061705v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecomte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608520v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gagne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313915v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721536v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526578v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-laforest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1355-3355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fpqK1rwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572770v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ritouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Escobar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abbou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Debia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tcherkachine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05010502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Kadkhoda Ahmadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04485898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Troussier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04159775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03259379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03480425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02495534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02928922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02374532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02140246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05167222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Menu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grazilhon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Leveillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Meave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Abdat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dumas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth de Roy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mehu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertheas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tatangelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet-Gonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954203v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grange" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00950304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00954218v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00526574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01913437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guiraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02475413v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Claveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100224" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03007710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-g2070" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doualle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1660432" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01572376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050491ar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01185742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-g4097" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01062043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.08.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.050" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756442v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cikankowitz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767075v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X13507306" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00763591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raymond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.10.031" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hausler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00424562v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1204" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410997v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1738" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411587v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mojaat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618479" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412162v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Buingoc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176906v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Berguery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Malosse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1365" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.404" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181641v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.283" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855013v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855034v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.979" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740297v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126181v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fazio Derail" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04061705v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecomte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608520v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gagne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313975v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313996v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908900v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721536v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526578v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>