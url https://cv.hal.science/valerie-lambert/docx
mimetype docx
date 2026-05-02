--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -265,260 +265,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire progresser les élèves allophones à l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Yezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Page des Lettres - Faire progresser les élèves allophones en classe ordinaire de français - Académie de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de reformulation : un nouvel outil d'analyse de productions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Travaux du Cercle Belge de Linguistique, volume 17 (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'élève non francophone au plurilinguisme de l'allophone : circulaires ministérielles et formation des enseignants de français langue seconde (FLS) dans le système scolaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824930v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04662208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer le vocabulaire des élèves allophones</w:t>
               </w:r>
@@ -1039,1308 +1039,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison de l'organisation prédicative orale et écrite chez quinze locuteurs-scripteurs de 19 ans (FLM-FLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jul 2024, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative et qualitative de reformulations orales et écrites à partir d'un protocole mi-expérimental, mi-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT - 17es Journées internationales d'Analyses statistiques des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mouvements reformulatoires mis en oeuvre lors du passage d'un texte source à sa restitution orale et écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres Jeunes Chercheurs (RJC 2024) - Passage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED 622 "Sciences du langage", Université Paris Cité et Université Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jul 2024, Lausanne, Switzerland</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue orale, langue écrite : analyse de la (re)construction prédicative chez le même locuteur-scripteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 37èmes Journées de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Mar 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Mar 2024, Québec, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire progresser les lycéens allophones à l'oral en classe de FLE et FLS en France : instructions officielles et transposition didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une didactique intégrative de la discipline "français" dans l'enseignement actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines de Sousse, Dec 2024, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines de Sousse, Dec 2024, Sousse, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation prédicative et procédures de reformulation en restitution orale et écrite chez des enfants de 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique sur la construction prédicative à l’oral et à l’écrit : maîtriser la posture de locuteur et de scripteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de PARIS, May 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Organisation prédicative et procédures de reformulation en restitution orale et écrite chez des enfants de 10 ans</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sémantique de &amp;quot;l'or&amp;quot; et de &amp;quot;la chair&amp;quot; chez Emile Zola : traitement et renouvellement de la scène topique du repas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fait alimentaire en langue et en littérature. Représentations discursives, enjeux identitaires et construction sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université "Dunarea de Jos", Mar 2023, Galati, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures de reformulation et construction prédicative à l'oral et à l'écrit chez des étudiants de 19 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales STIH-équipe 2 Modélisation linguistique et épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de l'organisation prédicative en restitution orale et écrite chez des locuteurs-scripteurs de 19 ans (FLM/FLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction prédicative à l'oral et à l'écrit : maîtriser la posture de locuteur et de scripteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Paris, Sorbonne Université, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation/modération de la Journée d'étude : &amp;quot;La construction prédicative à l'oral et à l'écrit : maîtriser la posture de locuteur et de scripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de PARIS, May 2023, PARIS, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du 24 mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, INSPE de Paris, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université "Dunarea de Jos", Mar 2023, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'élève &amp;quot;non francophone&amp;quot; au plurilinguisme de l' &amp;quot;allophone&amp;quot; : circulaires ministérielles et formation des enseignants de Français Langue Seconde dans le système scolaire en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International Histoire de l'enseignement des langues : Enseignants de langues, méthodologies et formation dans une perspective historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l'Algarve, Jun 2023, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de phénomènes linguistiques complexes restitués à l'oral et à l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ColDocSFL 2023 - La complexité en linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes - Saint-Denis, Jun 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Paris, Sorbonne Université, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la construction prédicative en reformulation orale et écrite chez le même locuteur-scripteur en première année d'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguists'day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Antwerp, Oct 2023, Anvers, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, INSPE de Paris, 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dispositif UPE2A à l’inclusion en classe ordinaire au lycée : comment gérer l’interlangue dans le système scolaire français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières, marges et périphéries en langue, art et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gabès, Nov 2023, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de l'Algarve, Jun 2023, Faro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte littéraire et reformulation : analyse prédicative et comparative de restitutions orales et écrites d’un extrait narratif par des locuteurs scripteurs de 19 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et son double : création et recréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gabès, Nov 2022, île de Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 Vincennes - Saint-Denis, Jun 2023, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse prédicative de restitutions orales et écrites chez des locuteurs-scripteurs de 19 ans sous l’angle des procédures de reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Journées de Linguistique (JDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, département de linguistique, didactique des langues et traduction, Mar 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Antwerp, Oct 2023, Anvers, Belgique</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de reformulation : un nouvel outil d’analyse de productions orales/écrites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSB Linguists’s Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Université Catholique de Louvain, Oct 2022, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Gabès, Nov 2023, Djerba, Tunisie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative oral/écrit des procédures de reformulation effectuées par des étudiants de 18 à 20 ans (FLM, FLS, FLE), section Linguistique et didactique, français langue première, français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Mondial (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Orléans, UFR Lettres, Langues et Sciences Humaines (LLSH), Jul 2022, Orléans, France. pp.Volume 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723407v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03812828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et modération de la table ronde : « Néologie et lexiques spécialisés : des opérateurs du changement linguistique ? »</w:t>
               </w:r>
@@ -2781,749 +2781,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP- &amp;quot;Le corps, langage du cinéma muet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Rampnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concours Commun IEP 2024 : l'alimentation / le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préparation à l'épreuve de Culture générale et expression - BTS - Cléo de 5 à 7 (1962), Agnès Varda / le Poinçonneur des Lilas (1958), Serge Gainsbourg / Claude Monet (1840-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTS Français "Paris, ville capitale ?", sessions d'examen 2024 - 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP- &amp;quot;Le corps, langage du cinéma muet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP - &amp;quot;L'or et la chair&amp;quot; : les repas romanesques chez Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concours Commun IEP 2024 : l'alimentation / le corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Ellipses, 2023</w:t>
+              <w:t xml:space="preserve">Concours Commun IEP 2023 : l'alimentation / la peur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2022, 9782340065406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP - &amp;quot;L'or et la chair&amp;quot; : les repas romanesques chez Zola</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à l'épreuve de Culture générale et expression - BTS - Ailleurs (1948), Henri Michaux / Les Immémoriaux (1907) Victor Segalen / Chroniques birmanes (2007), Guy Delisles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bieber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BTS Français " Invitation au voyage ", session d'examen 2023 - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2022, 9782340065345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP - &amp;quot; Shining de Stanley Kubrick (1980) et Fenêtre su cour d'Alfred Hitchcock (1954) : faire naître l'angoisse au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concours Commun IEP 2023 : l'alimentation / la peur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Ellipses, 2022, 9782340065406</w:t>
+              <w:t xml:space="preserve">Concours Commun IEP 2022 : la peur / révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2021, 9782340054738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préparation à l'épreuve de Culture générale et expression - BTS - Ailleurs (1948), Henri Michaux / Les Immémoriaux (1907) Victor Segalen / Chroniques birmanes (2007), Guy Delisles</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à l'épreuve de Culture Générale - BTS - L'Empire des Lumières (1953-1954), René Magritte / Chambre à New York (1932) et Maison au bord de la voie ferrée (1925), Edward Hopper / Charlotte Perriand (1903-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BTS Français " Dans ma maison ", session 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à l'épreuve de dissertation de Questions Contemporaines - IEP - &amp;quot;Art pictural et révolution : l'art se fait-il l'écho des révolutions de son temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Rampnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concours Commun IEP 2021 : révolutions / le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2020, 9782340034242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à l'épreuve de Culture générale et expression - BTS - Les Touches de piano. Le Lac (1909), Frantisek kupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bieber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BTS Français " Invitation au voyage ", session d'examen 2023 - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Ellipses, 2022, 9782340065345</w:t>
+              <w:t xml:space="preserve">BTS Français " De la musique avant toute chose ? ", session d'examen 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2020, 9782340038998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à l'épreuve de Culture générale et expression - BTS - Different Trains (1988), Steve Reich / La Prose du Transsibérien et de la petite Jehanne de France (1913), Blaise Cendrars / Transamerica Express (1976), Arthur Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bieber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BTS Français " À toute vitesse ", session d'examen 2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2019, 9782340030275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP - &amp;quot; Shining de Stanley Kubrick (1980) et Fenêtre su cour d'Alfred Hitchcock (1954) : faire naître l'angoisse au cinéma</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à la dissertation de Questions Contemporaines - IEP - &amp;quot; Le secret de famille : un ressort dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concours Commun IEP 2022 : la peur / révolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Ellipses, 2021, 9782340054738</w:t>
+              <w:t xml:space="preserve">Concours Commun IEP 2020 : révolutions / le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, 2019, 9782340034242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761142v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03761235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3678,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Yezi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Yezi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>