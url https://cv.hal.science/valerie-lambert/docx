--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -127,480 +127,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison de l'organisation prédicative orale et écrite chez quinze locuteurs-scripteurs de 19 ans (FLM-FLS) - Linguistique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire progresser les élèves allophones à l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Yezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Page des Lettres - Faire progresser les élèves allophones en classe ordinaire de français - Académie de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de reformulation : un nouvel outil d'analyse de productions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Travaux du Cercle Belge de Linguistique, volume 17 (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'élève non francophone au plurilinguisme de l'allophone : circulaires ministérielles et formation des enseignants de français langue seconde (FLS) dans le système scolaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer le vocabulaire des élèves allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Page des Lettres - Faire progresser les élèves allophones en classe ordinaire de français - Académie de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative et qualitative de reformulations orales et écrites à partir d'un protocole mi-expérimental, mi-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT2024 - Mots comptés, textes déchiffrés, PUL Presses Universitaires de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662306v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-04662171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la restitution orale et écrite chez des jeunes scolarisés de 19 ans.</w:t>
               </w:r>
@@ -3678,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Yezi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Yezi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>