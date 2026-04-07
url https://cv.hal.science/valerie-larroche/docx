--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -196,252 +196,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes et données : reconfigurations dans les métiers de la communication numérique, Introduction du numéro thématique</w:t>
+                <w:t xml:space="preserve">Le regard et l’expérience d'Hélène Jacquenet, directrice de ContentSide, une société spécialisée dans l’ingénierie de contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.134-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16.89463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16.88193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359408v1</w:t>
+                <w:t xml:space="preserve">hal-05245876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard et l’expérience d'Hélène Jacquenet, directrice de ContentSide, une société spécialisée dans l’ingénierie de contenu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateformes et données : reconfigurations dans les métiers de la communication numérique, Introduction du numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jacquenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Larroche</w:t>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.134-145. </w:t>
+              <w:t xml:space="preserve">Communication et professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16.88193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16.89463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245876v1</w:t>
+                <w:t xml:space="preserve">hal-05359408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives en commun : communs, open data et archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -466,51 +466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -583,51 +583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel régime de conception pour les communs éditoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -661,51 +661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éditorialisation des savoirs et l’Open Access au cœur de l’expertise à l’École nationale supérieure des sciences de l’information et des bibliothèques (Enssib)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pratiques éditoriales dans les métiers et services de l'information-documentation, 2, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des données publiques : un bien commun en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des SIC aux projets Open Data : pour une meilleure prise en compte des réutilisateurs dans la conception des outils de traitement des data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -925,51 +925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d’hybridité au sein d’un projet multipartenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1029,51 +1029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,51 +1124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community management et métiers émergents du numérique : Une analyse des représentations par l’étude des référentiels du marketing et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du Résiproc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 3, pp.126-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation organisationnelle dans la conception d'un diplôme universitaire professionnel dans le secteur de la communication digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du Résiproc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.53-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle visibilité professionnelle pour un salarié 2.0. auprès des recruteurs potentiels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nouvelles formes de visibilité des individus en entreprise : technologie et temporalité (44), pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de portail communautaire : Matérialité d'une utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Colloque MEOTIC (Mode d'existence des objets techniques d'information et communication), Supplément 2007, https://lesenjeux.univ-grenoble-alpes.fr/2007/supplement-a/14-le-projet-de-portail-communautaire-materialite-dune-utopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1459,51 +1459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’open data dans une dynamique de commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portails de données ouvertes dans les smarcities : des médiations sous forme de document?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Hassoun; K. Zreik; O. Larouk; G. Besacier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le document? Actes du 20è Colloque international sur le Document Numérique (CiDE.20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europia Productions, pp.161-173, 2017</w:t>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassadeurs clients dans le secteur des télécoms : Quelles contributions pour l'e-réputation d'un annonceur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Ramiarasoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producteurs, usages des données : des relations de médiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vila-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de l'épaisseur temporelle du soi professionnel dans les réseaux socionumériques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Domenguet; Valérie Larroche; Marie-France Peyrelong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance et temporalités, une approche info-communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenguet Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la marque employeur sur l'e-reputation : l'exemple de trois banques françaises présentes sur le marché français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francine Charest, Alain Lavigne, Charles Moumouni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias sociaux et relations publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l'Université du Québec, pp.65-82, 2015</w:t>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Reconnaissance et temporalités, pour un ancrage en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,229 +2366,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement 2.0 : Quand l'e-Relation change la donne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les médiateurs de confiance comme gage de crédibilité des candidats : Le cas des réseaux sociaux professionnels numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Management &amp; Avenir. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcantara, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication numérique demain : Quels impacts sur la stratégie, le management et les ressources humaines ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS/MPE, pp.164-186, 2014, Management&amp;Prospective</w:t>
+              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gualino Editions, pp.145-156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738777v1</w:t>
+                <w:t xml:space="preserve">hal-01078674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiateurs de confiance comme gage de crédibilité des candidats : Le cas des réseaux sociaux professionnels numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recrutement 2.0 : Quand l'e-Relation change la donne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alcantara, Christophe. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management &amp; Avenir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gualino Editions, pp.145-156, 2014</w:t>
+              <w:t xml:space="preserve">La communication numérique demain : Quels impacts sur la stratégie, le management et les ressources humaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS/MPE, pp.164-186, 2014, Management&amp;Prospective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078674v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies identitaires professionnelles à l'université : les premiers pas vers l'employabilité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès science publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement, préservation et diffusion des identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.215-241, 2014, Traité des sciences et technniques de l'information</w:t>
@@ -2617,51 +2617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse des savoirs collectifs au moyen de schémas graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation et représentation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2735,51 +2735,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoresponsabilité et données de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition organisationnelle du savoir au sein de l’AE : premières constatations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes 2, Prefics, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archivage écoresponsable face à l'injonction de la science ouverte en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiver les savoirs : de la collecte à l'usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collex-Persée, Dec 2024, Paris Muséum national d’histoire naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,51 +2981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des données navigationnelles dans un contexte d'analyse de pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Khezami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Éducation 4.1 ! Distances, médiations des savoirs et des formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web sémantique, un moyen de visibilité et d’exploitation des open data auprès des communautés de réutilisateurs professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,51 +3132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux comme vecteur de métiers émergents en information-communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la communication traversés par le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Coutant, Jean-Claude Domenget, Oct 2014, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'habileté dans les interactions numériques aux compétences professionnelles de l'animateur de communautés en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiateurs de confiance comme gage de crédibilité des candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-réputation et traces numériques : dimensions instrumentales et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France. pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Data et stratégies dans le secteur des services : Le cas de la métropole lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vila-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement 2.0 : Quand l'e-relation change la donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérard Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3516,51 +3516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence des réseaux sociaux sur la stratégie de visibilité numérique des recruteurs et des candidats en communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.114-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, communication et peur de l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, communication et peur de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peur de l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Abou Dhabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3736,51 +3736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance dans l'organisation : la représentation des bibliothécaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et Reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation et reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Compiègne, France. http://www.sfsic.org/congres_2008/spip.php?article25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un portail communautaire : sa construction collective dans un environnement pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vengeance dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Colloque international d'Albi Langages et signification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Albi, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de documents hypermédias et indexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vidalenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,51 +4309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4564,51 +4564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,285 +4646,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données Urbaines et smart city</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Ere Numérique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste, 3, 2018, Des concepts pour penser la société du XXIe siècle, Valérie Larroche; Olivier Dupont</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163047v1</w:t>
+                <w:t xml:space="preserve">hal-01885332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance et temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Iste, 3, 2018, Des concepts pour penser la société du XXIe siècle, Valérie Larroche; Olivier Dupont</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Domenget, Valérie Larroche, Marie-France Peyrelong. L'Harmattan, 2015, 978-2-343-06718-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4934,100 +4820,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement linguistique des anaphores possessives en indexation automatique : le cas des déterminants possessifs en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Lyon 2, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03545181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5037,105 +4923,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la conception et l’analyse de dispositifs info-communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2 Lumière, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04510474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5203,51 +5089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC58C07"/>
+    <w:nsid w:val="7A0F1EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6099-0937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188214011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brandl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi3.493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/43" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ramiarasoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenguet Jean-Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mediation_et_representation_des_savoirs_recherches_en_sciences_de_l_information_et_de_la_communication-9782747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Jacqueline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vidalenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03545181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6099-0937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188214011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brandl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi3.493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/43" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ramiarasoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenguet Jean-Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline B&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mediation_et_representation_des_savoirs_recherches_en_sciences_de_l_information_et_de_la_communication-9782747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Jacqueline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vidalenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03545181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>