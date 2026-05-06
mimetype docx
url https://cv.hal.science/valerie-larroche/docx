--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1875,221 +1875,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance de l'épaisseur temporelle du soi professionnel dans les réseaux socionumériques professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du pouvoir reconnaissant. Reconnaissance et temporalité à l’aune du concept d’assujettissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenguet Jean-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance et temporalités, une approche info-communicationnelle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-238, 2015, Communication et Civilisation, 978-2-343-06718-6</w:t>
+              <w:t xml:space="preserve">Reconnaissance et temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.73-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184080v1</w:t>
+                <w:t xml:space="preserve">hal-01706527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pouvoir reconnaissant. Reconnaissance et temporalité à l’aune du concept d’assujettissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reconnaissance de l'épaisseur temporelle du soi professionnel dans les réseaux socionumériques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Domenguet; Valérie Larroche; Marie-France Peyrelong. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance et temporalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.73-90, 2015</w:t>
+              <w:t xml:space="preserve">Reconnaissance et temporalités, une approche info-communicationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-238, 2015, Communication et Civilisation, 978-2-343-06718-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706527v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la marque employeur sur l'e-reputation : l'exemple de trois banques françaises présentes sur le marché français</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Domenget; Valérie Larroche; Marie-France Peyrelong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance et temporalités, une approche info-communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L''Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-33, 2015, Communication et Civilisation, 978-2-343-06718-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2366,229 +2366,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiateurs de confiance comme gage de crédibilité des candidats : Le cas des réseaux sociaux professionnels numériques</w:t>
+                <w:t xml:space="preserve">Recrutement 2.0 : Quand l'e-Relation change la donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alcantara, Christophe. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management &amp; Avenir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gualino Editions, pp.145-156, 2014</w:t>
+              <w:t xml:space="preserve">La communication numérique demain : Quels impacts sur la stratégie, le management et les ressources humaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS/MPE, pp.164-186, 2014, Management&amp;Prospective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078674v1</w:t>
+                <w:t xml:space="preserve">hal-00738777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement 2.0 : Quand l'e-Relation change la donne</w:t>
+                <w:t xml:space="preserve">Les médiateurs de confiance comme gage de crédibilité des candidats : Le cas des réseaux sociaux professionnels numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Management &amp; Avenir. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcantara, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication numérique demain : Quels impacts sur la stratégie, le management et les ressources humaines ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS/MPE, pp.164-186, 2014, Management&amp;Prospective</w:t>
+              <w:t xml:space="preserve">E-reputation : regards croisés sur une notion émergente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gualino Editions, pp.145-156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738777v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies identitaires professionnelles à l'université : les premiers pas vers l'employabilité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès science publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement, préservation et diffusion des identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.215-241, 2014, Traité des sciences et technniques de l'information</w:t>
@@ -4172,237 +4172,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t>
+                <w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823479v1</w:t>
+                <w:t xml:space="preserve">hal-01730820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t>
+                <w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730820v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,51 +5089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0F1EA1"/>
+    <w:nsid w:val="A4087150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5320,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6099-0937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188214011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brandl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi3.493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/43" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ramiarasoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenguet Jean-Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline B&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mediation_et_representation_des_savoirs_recherches_en_sciences_de_l_information_et_de_la_communication-9782747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Jacqueline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vidalenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03545181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-larroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6099-0937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188214011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.89463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brandl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi3.493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/43" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03120314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ramiarasoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenguet Jean-Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mediation_et_representation_des_savoirs_recherches_en_sciences_de_l_information_et_de_la_communication-9782747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Khezami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Jacqueline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vidalenc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03545181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>