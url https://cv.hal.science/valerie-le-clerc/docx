--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -479,295 +479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
               </w:r>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,64 +1665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF5B8E7B"/>
+    <w:nsid w:val="BBAFBBE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-le-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0935-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255782608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie.leclerc@agrocampus-ouest.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocampus-ouest.fr/infoglueDeliverLive/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.angers-nantes.inra.fr/irhs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04337111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126577" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Ravenel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721075025751228E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Jabbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dridi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hannechi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0368-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGBNWK0Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-7847-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91M8T7RT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revollon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02469328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Clerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert&#178;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yovanopoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-le-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0935-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255782608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie.leclerc@agrocampus-ouest.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocampus-ouest.fr/infoglueDeliverLive/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.angers-nantes.inra.fr/irhs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04337111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126577" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Ravenel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721075025751228E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Jabbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dridi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hannechi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0368-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGBNWK0Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-7847-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91M8T7RT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revollon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02469328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Clerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert&#178;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yovanopoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>