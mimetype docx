--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -6617,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBAFBBE3"/>
+    <w:nsid w:val="E6D40352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>